--- v0 (2026-02-16)
+++ v1 (2026-04-05)
@@ -10,2012 +10,2398 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1696" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2006" uniqueCount="782">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marcelo Palhares</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/41/ple_1-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/41/ple_1-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacarezinho a conceder aumento do Auxílio-Alimentação aos Servidores do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/42/ple_3-2025_oficio_95_-_retirada_de_pauta.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/42/ple_3-2025_oficio_95_-_retirada_de_pauta.pdf</t>
   </si>
   <si>
     <t>Altera os Artigos 1.° e 3.° da Lei 3.203, de 8 de maio de 2015.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/43/ple_4-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/43/ple_4-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação das funções gratificadas no quadro geral da administração pública e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/44/ple_5-2025_-_nao_foi_lido.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/44/ple_5-2025_-_nao_foi_lido.pdf</t>
   </si>
   <si>
     <t>Revoga o § 1.° do Artigo 89 da Lei 4.421/2023, que dispõe sobre o Plano de Cargos, Carreira e Remuneração do Magistério Público Municipal de Jacarezinho.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/45/ple_6-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/45/ple_6-2025.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso VIII do § 1.° do Artigo 19 da Lei Municipal 2.480/2011 – Plano de Empregos, Carreira e Salários do Município de Jacarezinho.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/46/ple_7-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/46/ple_7-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar termo de convênio e conceder subvenção social à Associação dos Estudantes Universitários de Jacarezinho.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/47/ple_8-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/47/ple_8-2025.pdf</t>
   </si>
   <si>
     <t>Inclui o inciso XVI ao Artigo 1.° da Lei Municipal 3.227/2015, incluindo a Associação dos Estudantes Universitários de Jacarezinho no rol das entidades autorizadas a receber subvenções sociais.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/48/ple_9-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/48/ple_9-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual as Ações 1.370, 1371, 1.372 e 1.373, destinadas à implantação das atividades de saneamento ambiental, manejo de água e solo, energia renovável e obras sociais, comunitárias e de infraestrutura do Programa ITAIPU MAIS QUE ENERGIA, conforme Instrumento de Repasse n.° 4111803/2023.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/49/ple_10-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/49/ple_10-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025 incluindo as Ações 1.370, 1371, 1.372 e 1.373, destinadas à implantação das atividades de saneamento ambiental, manejo de água e solo, energia renovável e obras sociais, comunitárias e de infraestrutura do Programa ITAIPU MAIS QUE ENERGIA, conforme Instrumento de Repasse n.° 4111803/2023.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 2.854.480,00, destinado à implantação das atividades de saneamento ambiental, manejo de água e solo, energia renovável e obras sociais, comunitárias e de infraestrutura do Programa ITAIPU MAIS QUE ENERGIA, conforme Instrumento de Repasse n.° 4111803/2023.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/51/ple_12-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/51/ple_12-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 100.000,00, para reforço de dotação orçamentária destinada ao pagamento de despesas judiciárias tais como: Requisições de Pequeno Valor – RPVs e Taxas destinadas ao Fundo Judiciário – FUNJUS e demais despesas de cartório.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/52/ple_13-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/52/ple_13-2025.pdf</t>
   </si>
   <si>
     <t>autoriza o Poder Executivo a conceder revisão salarial e aumento real aos Servidores Públicos do Município de Jacarezinho, no importe de 6,27% (seis inteiros e vinte e sete centésimos por cento).</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/53/ple_14-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/53/ple_14-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 6.029, visando à transferência de recursos financeiros para Associação Estrela Guia – Em Busca do Desenvolvimento e Proteção da Criança e do Adolescente, conforme Lei Municipal 4.525, de 18 de dezembro de 2024.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 6.029, para transferência de recursos financeiros para Associação Estrela Guia – Em Busca do Desenvolvimento e Proteção da Criança e do Adolescente, conforme Lei Municipal 4.525, de 18 de dezembro de 2024.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/55/ple_16-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/55/ple_16-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 80.000,00, destinado à transferência de recursos financeiros para Associação Estrela Guia – Em Busca do Desenvolvimento e Proteção da Criança e do Adolescente, conforme Lei Municipal 4.525, de 18 de dezembro de 2024.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/56/ple_17-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/56/ple_17-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.395, destinada à pavimentação da Rua Professor Arlindo Bessa, na Vila Aggêo, com recursos oriundos do Governo Federal, por intermédio do Ministério das Cidades e Contrapartida do Município, conforme o Contrato de Repasse 965295/2024/MCIDADES/CAIXA.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/57/ple_18-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/57/ple_18-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.395, destinada à pavimentação da Rua Professor Arlindo Bessa, na Vila Aggêo, com recursos oriundos do Governo Federal, por intermédio do Ministério das Cidades e Contrapartida do Município, conforme o Contrato de Repasse 965295/2024/MCIDADES/CAIXA.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/58/ple_19-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/58/ple_19-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 936.840,48, destinado à pavimentação da Rua Professor Arlindo Bessa, na Vila Aggêo, com recursos oriundos do Governo Federal, por intermédio do Ministério das Cidades e Contrapartida do Município, conforme o Contrato de Repasse 965295/2024/MCIDADES/CAIXA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/59/ple_21-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/59/ple_21-2025.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública da Associação Resgate de Cristo.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/60/ple_22-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/60/ple_22-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar termo de convênio e conceder subvenção social à Associação Resgate de Cristo.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/61/ple_23-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/61/ple_23-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Mais (+) Renda, e dar outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/62/ple_24-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/62/ple_24-2025.pdf</t>
   </si>
   <si>
     <t>Altera o “caput” do Artigo 19 e o § 1.° do Artigo 23 da Lei Municipal 4.297, de 19 de janeiro de 2023, que trata da Política de Saneamento Básico do Município de Jacarezinho.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/63/ple_25-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/63/ple_25-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar termo de convênio e conceder subvenção social à Associação Saúde em Movimento e acrescenta o inciso XVII ao Artigo 1.° da Lei Municipal 3.227, de 25 de maio de 2015.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/64/ple_26-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/64/ple_26-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 2.307 - Implementação da Política Nacional Aldir Blanc de Fomento à Cultura, para execução de ações no Setor Cultural de Jacarezinho.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_27-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_27-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo no Plano Plurianual a Ação 2.307 - Implementação da Política Nacional Aldir Blanc de Fomento à Cultura, para execução de ações no Setor Cultural de Jacarezinho, no valor total de R$ 81.144,10.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_28-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_28-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 81.144,10, para execução de ações no Setor Cultural, por meio da Política Nacional Aldir Blanc de Fomento à Cultura.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_29-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_29-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.396 - Construção de Ponte em Estrutura Mista de Aço e Concreto Armado de 40 x 6 metros no Bairro Cem Alqueires.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_30-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_30-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.396 - Construção de Ponte em Estrutura Mista de Aço e Concreto Armado de 40 x 6 metros no Bairro Cem Alqueires, no valor total de R$ 3.000.000,00.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/69/ple_31-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/69/ple_31-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 3.000.000,00, para a Construção de Ponte em Estrutura Mista de Aço e Concreto Armado de 40 x 6 metros no Bairro Cem Alqueires.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/70/ple_32-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/70/ple_32-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Convênio e conceder subvenção social à Associação Educacional Maria do Carmo Ferreira Paula e acrescenta o inciso XVIII ao Artigo 1º da Lei Municipal 3.227/2015.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/71/ple_33-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/71/ple_33-2025.pdf</t>
   </si>
   <si>
     <t>Inclui o Parágrafo Único no Artigo 1.° da Lei Municipal 4.537, de 25 de fevereiro de 2025, a fim de conceder o direito à recomposição da progressão horizontal perdida pelos Servidores que se afastaram para se candidatar a cargo eletivo.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_34-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_34-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacarezinho a permutar áreas parciais de imóveis de sua propriedade com a empresa Pompeia Coutinho Empreendimentos Imobiliários Ltda.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/73/ple_35-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/73/ple_35-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.397, destinada à aquisição de uma VAN 0 Km para o transporte escolar da Rede Municipal de Ensino, com recursos oriundos do Governo Estadual, por intermédio da Secretaria de Estado das Cidades, conforme Convênio n.° 690/2024 - SECID.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/74/ple_36-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/74/ple_36-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.397, destinada à aquisição de uma VAN 0 Km para o transporte escolar da Rede Municipal de Ensino, com recursos oriundos do Governo Estadual, por intermédio da Secretaria de Estado das Cidades, conforme Convênio n.° 690/2024 - SECID.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/75/ple_37-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/75/ple_37-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$  327.000,00, para aquisição de uma VAN 0 Km para o transporte escolar da Rede Municipal de Ensino, com recursos oriundos do Governo Estadual, por intermédio da Secretaria de Estado das Cidades, conforme Convênio n.° 690/2024 - SECID.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.398, destinada à construção de uma Creche, Tipo 1 no Bairro Jardim Alves, com recursos oriundos da União, por intermédio do Fundo Nacional de Desenvolvimento da Educação – FNDE e contrapartida do Município, conforme Termo de compromisso n.° 967497/2024/FNDE/CAIXA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/77/ple_39-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/77/ple_39-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.398, destinada à construção de uma Creche, Tipo 1 no Bairro Jardim Alves, com recursos oriundos da União, por intermédio do Fundo Nacional de Desenvolvimento da Educação – FNDE e contrapartida do Município, conforme Termo de compromisso n.° 967497/2024/FNDE/CAIXA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/78/ple_40-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/78/ple_40-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 6.154.165,48, para a construção de uma Creche, Tipo 1 no Bairro Jardim Alves, com recursos oriundos da União, por intermédio do Fundo Nacional de Desenvolvimento da Educação – FNDE e contrapartida do Município, conforme Termo de compromisso n.° 967497/2024/FNDE/CAIXA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/79/ple_41-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/79/ple_41-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual as Ações 2.342 e 1.399, destinadas à aquisição de equipamentos e material permanente para o Polo de Ginástica Olímpica e à promoção de eventos culturais, em cumprimento à Emenda Impositiva Modificativa 156/2022, não executada no Exercício Financeiro de 2023, conforme Ofício 52/2025-SL do Vereador COLOSSO ACIMA DA MÉDIA.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/80/ple_42-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/80/ple_42-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo as Ações 2.342 e 1.399, destinadas à aquisição de equipamentos e material permanente para o Polo de Ginástica Olímpica e à promoção de eventos culturais, em cumprimento à Emenda Impositiva Modificativa 156/2022, não executada no Exercício Financeiro de 2023, conforme Ofício 52/2025-SL do Vereador COLOSSO ACIMA DA MÉDIA.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/81/ple_43-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/81/ple_43-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 107.500,00, para a aquisição de equipamentos e material permanente para o Polo de Ginástica Olímpica e à promoção de eventos culturais, em cumprimento à Emenda Impositiva Modificativa 156/2022, não executada no Exercício Financeiro de 2023, conforme Ofício 52/2025-SL do Vereador COLOSSO ACIMA DA MÉDIA.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/82/ple_44-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/82/ple_44-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.400, destinada à reforma da rede de média e baixa tensão no Centro de Eventos de Jacarezinho, com recursos oriundos de Emenda Parlamentar do Deputado Federal SANDRO ALEX.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/83/ple_45-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/83/ple_45-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.400, destinada à reforma da rede de média e baixa tensão no Centro de Eventos de Jacarezinho, com recursos oriundos de Emenda Parlamentar do Deputado Federal SANDRO ALEX.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/84/ple_46-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/84/ple_46-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 350.000,00, destinado à reforma da rede de média e baixa tensão no Centro de Eventos de Jacarezinho, com recursos oriundos de Emenda Parlamentar do Deputado Federal SANDRO ALEX.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/85/ple_47-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/85/ple_47-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.395, destinada à realização de serviços de urbanização e calçamento em alguns locais da Rua Professor Arlindo Bessa, na Vila Aggêo.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/86/ple_48-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/86/ple_48-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.395, destinada à realização de serviços de urbanização e calçamento em alguns locais da Rua Professor Arlindo Bessa, na Vila Aggêo.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/87/ple_49-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/87/ple_49-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 24.178,52, destinado à realização de serviços de urbanização e calçamento em alguns locais da Rua Professor Arlindo Bessa, na Vila Aggêo.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/88/ple_50-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/88/ple_50-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.015, destinada à construção de quatro salas de aula no Assentamento Companheiro KENO, no Bairro Laranjal, para pagamento da medição final da obra.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/89/ple_51-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/89/ple_51-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.015, destinada à construção de quatro salas de aula no Assentamento Companheiro KENO, no Bairro Laranjal, para pagamento da medição final da obra.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_52-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_52-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 43.537,46, destinado à construção de quatro salas de aula no Assentamento Companheiro KENO, no Bairro Laranjal, para pagamento da medição final da obra.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_53-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_53-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Jacarezinho a realizar permuta de áreas de terras urbanas.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/92/ple_54-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/92/ple_54-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.401, destinada à reforma da rede elétrica do Ginásio de Esportes Cássio Arantes Pereira, tendo em vista que o Município será sede dos Jogos Escolares – Fase Regional, no período de 16 a 21 de maio de 2025, e dos Jogos Abertos – Fase Regional no período de 26 a 29 de junho e de 3 a 6 de julho de 2025.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/93/ple_55-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/93/ple_55-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.401, destinada à reforma da rede elétrica do Ginásio de Esportes Cássio Arantes Pereira, tendo em vista que o Município será sede dos Jogos Escolares – Fase Regional, no período de 16 a 21 de maio de 2025, e dos Jogos Abertos – Fase Regional no período de 26 a 29 de junho e de 3 a 6 de julho de 2025.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/94/ple_56-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/94/ple_56-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 100.000,00, destinado à reforma da rede elétrica do Ginásio de Esportes Cássio Arantes Pereira, tendo em vista que o Município será sede dos Jogos Escolares – Fase Regional, no período de 16 a 21 de maio de 2025, e dos Jogos Abertos – Fase Regional no período de 26 a 29 de junho e de 3 a 6 de julho de 2025.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/95/ple_57-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/95/ple_57-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 5.018, destinada à aquisição de materiais permanentes e mobiliários que serão distribuídos para o Centro da Juventude José Richa, Abrigo Institucional Ana Rafaela e Conselho Municipal dos Direitos da Criança e do Adolescente – Conselho Tutelar.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/96/ple_58-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/96/ple_58-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 5.018, destinada à aquisição de materiais permanentes e mobiliários que serão distribuídos para o Centro da Juventude José Richa, Abrigo Institucional Ana Rafaela e Conselho Municipal dos Direitos da Criança e do Adolescente – Conselho Tutelar.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/97/ple_59-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/97/ple_59-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 82.166,34, destinado à aquisição de materiais permanentes e mobiliários que serão distribuídos para o Centro da Juventude José Richa, Abrigo Institucional Ana Rafaela e Conselho Municipal dos Direitos da Criança e do Adolescente – Conselho Tutelar.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/98/ple_60-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/98/ple_60-2025.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Esporte e Lazer, institui a Conferência Municipal de Esporte e Lazer e cria o Fundo Municipal de Esporte e Lazer do Município de Jacarezinho.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/99/ple_61-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/99/ple_61-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 50.000,00, para reforço de dotação orçamentária destinada à cobertura das despesas com Auxílio-Alimentação dos Servidores Municipais vinculados ao Poder Legislativo.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/100/ple_62-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/100/ple_62-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.031, destinada à reforma do Ginásio de Esportes Cássio Arantes Pereira, para pagamento de reajuste no Contrato 253/2022, referente à reforma do Ginásio de Esportes Cássio Arantes Pereira.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/101/ple_63-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/101/ple_63-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.031, destinada à reforma do Ginásio de Esportes Cássio Arantes Pereira, para pagamento de reajuste no Contrato 253/2022, referente à reforma do Ginásio de Esportes Cássio Arantes Pereira.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/102/ple_64-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/102/ple_64-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 43.872,22, destinado à reforma do Ginásio de Esportes Cássio Arantes Pereira, para pagamento de reajuste no Contrato 253/2022, referente à reforma do Ginásio de Esportes Cássio Arantes Pereira.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/103/ple_65-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/103/ple_65-2025.pdf</t>
   </si>
   <si>
     <t>Visa autorizar o Poder Executivo a conceder auxílio à APAE, AJADAVI, PROVOPAR e Asilo São Vicente de Paulo.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/104/ple_66-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/104/ple_66-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.355 - Construção de Ponte em Estrutura Mista no Bairro Ouro Grande, com recursos oriundos de Emendas Parlamentares do Deputado Federal PEDRO LUPION.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/105/ple_67-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/105/ple_67-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.355 - Construção de Ponte em Estrutura Mista no Bairro Ouro Grande, com recursos oriundos de Emendas Parlamentares do Deputado Federal PEDRO LUPION, no valor total de R$ 609.175,27.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/106/ple_68-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/106/ple_68-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 609.175,27, para a Construção de Ponte em Estrutura Mista no Bairro Ouro Grande, com recursos oriundos de Emendas Parlamentares do Deputado Federal PEDRO LUPION.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/107/ple_69-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/107/ple_69-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual as Ações 1.409 e 2.343 - Fortalecimento de Ambientes de Inovação Regionais - Equipamentos e Materiais, com recursos oriundos do Governo Estadual, conforme o Convênio 003/2024-SEI.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/108/ple_70-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/108/ple_70-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo as Ações 1.409 e 2.343 - Fortalecimento de Ambientes de Inovação Regionais - Equipamentos e Materiais, com recursos oriundos do Governo Estadual, conforme o Convênio 003/2024-SEI, no valor total de R$ 1.649.898,29.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/109/ple_71-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/109/ple_71-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 1.649.898,29, para o Fortalecimento de Ambientes de Inovação Regionais - Equipamentos e Materiais, com recursos do Governo Estadual, conforme o Convênio 003/2024-SEI.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/110/ple_72-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/110/ple_72-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a estabelecer valor mínimo para ajuizamento de execuções fiscais.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação regulamentado pela Lei 3237, de 22 de junho de 2025.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/112/ple_74-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/112/ple_74-2025.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação regulamentado pela Lei 74/2025, de 25 de junho de 2025.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/113/ple_75-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/113/ple_75-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 2.750.000,00, para reforço de dotações orçamentárias destinadas à cobertura das despesas com o pagamento de pessoal e encargos sociais dos Servidores Municipais Efetivos e Comissionados vinculados ao Poder Executivo, e também para a criação de Natureza de Despesa específica para a contratação de Professores, através de Processo Seletivo Simplificado – PSS.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/114/ple_76-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/114/ple_76-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do Contrato de Consórcio do Consórcio Nacional de Cidades Inteligentes – CONCIT e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/115/ple_77-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/115/ple_77-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.410 - Construção do Restaurante do Povo no Bairro Aeroporto, visando promover a segurança alimentar e nutricional da população em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/116/ple_78-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/116/ple_78-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.410 - Construção do Restaurante do Povo no Bairro Aeroporto, no valor total de R$ 586.034,10.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/117/ple_79-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/117/ple_79-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 586.034,10, destinado à Construção do Restaurante do Povo no Bairro Aeroporto.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/118/ple_80-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/118/ple_80-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 87.600,00, para o reforço de dotação orçamentária destinada à cobertura das despesas com a realização dos Projetos Culturais em andamento.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/119/ple_81-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/119/ple_81-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.411, visando à aquisição de um Caminhão Cavalo Mecânico e uma Plataforma Semi Reboque, com recursos oriundos do Governo Estadual por intermédio da Secretaria de Estado das Cidades e contrapartida do Município, conforme Convênio 313/2025-SECID.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/120/ple_82-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/120/ple_82-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.411, visando à aquisição de um Caminhão Cavalo Mecânico e uma Plataforma Semi Reboque, com recursos oriundos do Governo Estadual por intermédio da Secretaria de Estado das Cidades e contrapartida do Município, conforme Convênio 313/2025-SECID.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/121/ple_83-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/121/ple_83-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 1.013.926,67, para aquisição de um Caminhão Cavalo Mecânico e uma Plataforma Semi Reboque, com recursos oriundos do Governo Estadual por intermédio da Secretaria de Estado das Cidades e contrapartida do Município, conforme Convênio 313/2025-SECID.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/122/ple_84-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/122/ple_84-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da inclusão de débitos em bases de proteção ao crédito, como o Serviço Central de Proteção ao Crédito – SCPC, e institui o Aviso Eletrônico de Débitos – AED como meio oficial de notificação, visando ao aumento da arrecadação municipal</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/123/ple_85-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/123/ple_85-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.015, destinada ao pagamento de reajuste e reequilíbrio da obra de construção de quatro salas de aula no Bairro Laranjal – Assentamento Companheiro KENO, conforme solicitação da Secretaria de Municipal de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/124/ple_86-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/124/ple_86-2025.pdf</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/125/ple_87-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/125/ple_87-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 92.741,82, destinado ao pagamento de reajuste e reequilíbrio da obra de construção de quatro salas de aula no Bairro Laranjal – Assentamento Companheiro KENO, conforme solicitação da Secretaria de Municipal de Desenvolvimento Urbano.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/126/ple_88-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/126/ple_88-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 12.000,00, para reforço de dotação orçamentária destinada à cobertura das despesas com a contratação de curadores especializados para a realização da 39.ª Edição do Salão de Artes Plásticas de Jacarezinho, no período de 17/09 a 17/10/2025.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/127/ple_89-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/127/ple_89-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder cestas natalinas de confraternização aos Servidores Municipais.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/128/ple_90-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/128/ple_90-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 55.000,00, para reforço de dotação orçamentaria destinada à aquisição de medicamentos para utilização no Pronto-Atendimento Primário – PAP, com recursos oriundos de Emenda Parlamentar do Deputado Federal DIEGO GARCIA.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/129/ple_91-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/129/ple_91-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual as Ações 1.297 e 1.298 – Reforma das Unidades Básicas de Saúde dos Bairros Jardim São Luiz e Jardim Panorama, com recursos oriundos do Governo Estadual.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/130/ple_92-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/130/ple_92-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo as Ações 1.297 e 1.298 – Reforma das Unidades Básicas de Saúde dos Bairros Jardim São Luiz e Jardim Panorama, com recursos oriundos do Governo Estadual, no valor de R$ 126.578,67.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/131/ple_93-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/131/ple_93-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 126.578,67, para reforma das Unidades Básicas de Saúde dos Bairros Jardim São Luiz e Jardim Panorama, com recursos oriundos do Governo Estadual.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/132/ple_94-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/132/ple_94-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.412 – Aquisição de um Veículo 0 Km, com recursos oriundos do Governo Estadual, por intermédio da Secretaria de Estado das Cidades, e contrapartida do Município, conforme o Convênio 372/2025-SECID.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/133/ple_95-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/133/ple_95-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.412 – Aquisição de um Veículo 0 Km, com recursos oriundos do Governo Estadual, por intermédio da Secretaria de Estado das Cidades, e contrapartida do Município, conforme o Convênio 372/2025-SECID, no valor total de R$ 93.410,00.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/134/ple_96-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/134/ple_96-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 93.410,00, para aquisição de um Veículo 0 Km, com recursos oriundos do Governo Estadual, por intermédio da Secretaria de Estado das Cidades, e contrapartida do Município, conforme o Convênio 372/2025-SECID.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/135/ple_97-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/135/ple_97-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 2.000.000,00, para reforço de dotação orçamentária destinada à cobertura das despesas com o pagamento de pessoal terceirizado que presta serviços no Pronto Atendimento Primário – PAP, com recursos oriundos da antecipação do duodécimo do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/136/ple_98-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/136/ple_98-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 825, de 21 de fevereiro de 1985, que cria o Fundo Municipal de Reequipamento do Destacamento do Corpo de Bombeiros – FUNREBOM.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/137/ple_99-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/137/ple_99-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 25.000,00, para reforço de dotação orçamentaria destinada à cobertura de despesas com a aquisição de medicamentos, para a farmácia do Pronto Atendimento Primário – PAP, com recursos oriundos de Emenda Parlamentar da Deputada Federal CAROL DARTORA.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/138/ple_100-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/138/ple_100-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 49.964,50, para reforço de dotação orçamentaria destinada à cobertura de despesas com a contratação de empresa para a elaboração de projeto executivo de engenharia para a construção de ponte rodoviária sobre o Rio Jacarezinho.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/139/ple_101-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/139/ple_101-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.353, destinada ao pagamento da Reprogramação 01 do Contrato 153/2025, referente à obra de Revitalização da Praça Guadalajara, na Vila São Pedro.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, para pagamento da Reprogramação 01 do Contrato 153/2025, referente à obra de Revitalização da Praça Guadalajara, na Vila São Pedro.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/141/ple_103-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/141/ple_103-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 25.166,96, destinado ao pagamento da Reprogramação 01 do Contrato 153/2025, referente à obra de Revitalização da Praça Guadalajara, na Vila São Pedro.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/142/ple_104-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/142/ple_104-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual as Ações 1.415, 1.416, 1.417 e 1.418, para aquisição de uma Pá Carregadeira, duas Retroescavadeiras, um Rolo Compactador e uma Motoniveladora destinadas à execução de serviços, melhorias da trafegabilidade e manutenção das estradas rurais, com recursos oriundos do Governo Estadual, conforme Convênio 395/2025-SEAB.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/143/ple_105-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/143/ple_105-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, para aquisição de uma Pá Carregadeira, duas Retroescavadeiras, um Rolo Compactador e uma Motoniveladora destinadas à execução de serviços, melhorias da trafegabilidade e manutenção das estradas rurais, com recursos oriundos do Governo Estadual, conforme Convênio 395/2025-SEAB.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/144/ple_106-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/144/ple_106-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 3.484.918,33, destinado à aquisição de uma Pá Carregadeira, duas Retroescavadeiras, um Rolo Compactador e uma Motoniveladora destinadas à execução de serviços, melhorias da trafegabilidade e manutenção das estradas rurais, com recursos oriundos do Governo Estadual, conforme Convênio 395/2025-SEAB.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/145/ple_107-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/145/ple_107-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual novas Ações de Governo destinadas ao cumprimento da Emenda Impositiva Modificativa 48/2024, de autoria do Vereador JOSÉ IZAÍAS GOMES – “ZOLA”, conforme Ofício 126/2025-SL.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/146/ple_108-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/146/ple_108-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo novas Ações de Governo destinadas ao cumprimento da Emenda Impositiva Modificativa 48/2024, de autoria do Vereador JOSÉ IZAÍAS GOMES – “ZOLA”, conforme Ofício 126/2025-SL.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/147/ple_109-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/147/ple_109-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 112.500,00, destinado  ao cumprimento da Emenda Impositiva Modificativa 48/2024, de autoria do Vereador JOSÉ IZAÍAS GOMES – “ZOLA”, conforme Ofício 126/2025-SL.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/148/ple_110-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/148/ple_110-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 6.000,00, para reforço de dotação orçamentária destinada à manutenção de serviços da Secretaria Municipal de Comércio, Indústria, Turismo e Serviços, com recursos previstos na Emenda Impositiva 48/2024 e no Ofício 126/2025-SL, ambos propostos pelo Vereador ZOLA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/149/ple_111-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/149/ple_111-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.419, destinada à transferência de recursos financeiros para a APAE, destinada à execução de projeto de combate a incêndios na Escola Maria de Nazaré, conforme o Projeto de Lei 65/2025, de 18 de junho de 2025.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/150/ple_112-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/150/ple_112-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.419, destinada à transferência de recursos financeiros para a APAE, destinada à execução de projeto de combate a incêndios na Escola Maria de Nazaré, conforme o Projeto de Lei 65/2025, de 18 de junho de 2025.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/151/ple_113-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/151/ple_113-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 209.548,79, destinado à transferência de recursos financeiros para a APAE, destinada à execução de projeto de combate a incêndios na Escola Maria de Nazaré, conforme o Projeto de Lei 65/2025, de 18 de junho de 2025.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/152/ple_114-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/152/ple_114-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.354, destinada à implantação de um Parque Esportivo no Bairro Aeroporto, conforme a reprogramação do Contrato 157/2024.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/153/ple_115-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/153/ple_115-2025.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/154/ple_116-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/154/ple_116-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 87.238,66, destinado à implantação de um Parque Esportivo no Bairro Aeroporto, conforme a reprogramação do Contrato 157/2024.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/155/ple_118-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/155/ple_118-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/156/ple_119-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/156/ple_119-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/157/ple_120-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/157/ple_120-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/158/ple_121-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/158/ple_121-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 1.031.245,00, para reforço de dotação orçamentária destinada à cobertura de despesas com o custeio de ações e serviços públicos de saúde pactuados com o CISNORPI para atendimento de Média e Alta Complexidade.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/161/ple_122-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/161/ple_122-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.470, de 10 de junho de 2011, que instituiu o Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/162/ple_123-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/162/ple_123-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Assessoria Especial Políticas - AEPM, para Organismo de Mulheres de Proteção às Mulheres da Secretaria Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/163/ple_124-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/163/ple_124-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 2.º da Lei Municipal 3.203, de 8 de maio de 2015, que trata do Programa de Auxílio-Alimentação dos Servidores Públicos do Município de Jacarezinho.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/164/ple_125-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/164/ple_125-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 10.000,00, visando alterar a Natureza da Despesa na LOA/2025, passando de “Outros Serviços de Terceiros – Pessoa Jurídica” para “Subvenções Sociais ao Asilo São Vicente de Paulo”, para cumprimento da Emenda Impositiva Modificativa 27/2024, da Vereadora Luciane Alves, conforme Ofício 129/2025-SL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/165/ple_126-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/165/ple_126-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 200.000,00, para reforço de dotação orçamentária destinada à cobertura de despesas com ações de comunicação institucional desenvolvidas pelo Poder Executivo, tais como divulgação de serviços públicos, feiras e festivais (Ficafé, GeniusCon, Dia das Crianças, Fejacan, Marcha para Jesus, Programação de Natal, Réveillon, inauguração de obras, campanhas de conscientização e demais ações do Município).</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/166/ple_127-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/166/ple_127-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 410.717,15, para reforço de dotação orçamentária destinada à cobertura das despesas com o pagamento de pessoal terceirizado que presta serviços para a Secretaria Municipal de Educação, com recursos da antecipação de duodécimo da Câmara Municipal de Jacarezinho.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/167/ple_128-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/167/ple_128-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 5.021, destinada à aquisição de um Micro-Ônibus, visando atender as demandas de transporte relacionadas às crianças e adolescentes, conforme Deliberação 014/2025 - CEDCA/PR.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/168/ple_129-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/168/ple_129-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 5.021, destinada à aquisição de um Micro-Ônibus, visando atender as demandas de transporte relacionadas às crianças e adolescentes, conforme Deliberação 014/2025 - CEDCA/PR.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/169/ple_130-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/169/ple_130-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 400.000,00, destinado à aquisição de um Micro-Ônibus, para atendimento às demandas de transporte relacionadas às crianças e adolescentes, conforme Deliberação 014/2025 - CEDCA/PR.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/170/ple_131-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/170/ple_131-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.426, destinada à aquisição de um Veículo Sedan 0 Km, visando atender os profissionais da Rede Municipal de Ensino e Servidores vinculados à Secretaria Municipal de Educação, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades, conforme Convênio 445/2025 - SECID.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/171/ple_132-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/171/ple_132-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.426, destinada à aquisição de um Veículo Sedan 0 Km, visando atender os profissionais da Rede Municipal de Ensino e Servidores vinculados à Secretaria Municipal de Educação, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades, conforme Convênio 445/2025 - SECID.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/172/ple_133-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/172/ple_133-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 108.956,66, para aquisição de um Veículo Sedan 0 Km, visando atender aos profissionais da Rede Municipal de Ensino e Servidores vinculados à Secretaria Municipal de Educação, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades, conforme Convênio 445/2025 - SECID.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/173/ple_134-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/173/ple_134-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 2.955, de 25 de outubro de 2013, que cria o Conselho Municipal de Meio Ambiente do Município de Jacarezinho – COMMAJ.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/174/ple_135-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/174/ple_135-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Fundo Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/175/ple_136-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/175/ple_136-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 1.300.000,00, alterando a Natureza da Despesa na LOA/2025, para pagamento de Vale Alimentação em pecúnia aos Servidores pelo período de dois meses, até a conclusão do processo licitatório para contratação de empresa fornecedora de cartão.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/176/ple_137-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/176/ple_137-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 140.000,00, para reforço de dotações orçamentárias destinadas à cobertura de despesas com aquisição de materiais de consumo essenciais para o funcionamento das atividades administrativas e o pagamento de pessoal terceirizado.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/177/ple_138-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/177/ple_138-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 72.192,84, para reforço de dotação orçamentária destinada à cobertura de despesa com o pagamento de parte do Contrato Administrativo 363/2023, celebrado com a Empresa Governança Brasil Tecnologia e Gestão em Serviços, referente à prestação de serviços para a Câmara Municipal de Jacarezinho, com recursos da antecipação do duodécimo, conforme Ofício 41/2025-PRES.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/178/ple_139-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/178/ple_139-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual as Ações 1.428 e 2.351, destinadas ao repasse de recursos financeiros para APAE e AJADAVI, com recursos oriundos do Governo de Estado, por intermédio do Fundo Estadual dos Direitos da Pessoa com Deficiência, conforme Deliberação n. 009/2024–COEDE/PR.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/179/ple_140-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/179/ple_140-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo as Ações 1.428 e 2.351, para repasse de recursos financeiros para APAE e AJADAVI, com recursos oriundos do Governo de Estado, por intermédio do Fundo Estadual dos Direitos da Pessoa com Deficiência, conforme Deliberação n. 009/2024–COEDE/PR.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/180/ple_141-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/180/ple_141-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 72.290,36, para repasse de recursos financeiros para APAE e AJADAVI, com recursos oriundos do Governo de Estado, por intermédio do Fundo Estadual dos Direitos da Pessoa com Deficiência, conforme Deliberação n. 009/2024–COEDE/PR.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/181/ple_142-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/181/ple_142-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual a Ação 1.427, para repasse de recursos financeiros ao Asilo São Vicente de Paulo, com recursos oriundos do Governo de Estado, por intermédio do Fundo Estadual dos Direitos do Idoso, conforme Deliberação n. 033/2024–CEDIPI/PR.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/182/ple_143-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/182/ple_143-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo a Ação 1.427, para repasse de recursos financeiros ao Asilo São Vicente de Paulo, com recursos oriundos do Governo de Estado, por intermédio do Fundo Estadual dos Direitos do Idoso, conforme Deliberação n. 033/2024–CEDIPI/PR.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/183/ple_144-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/183/ple_144-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 83.611,91, para repasse de recursos financeiros ao Asilo São Vicente de Paulo, com recursos oriundos do Governo de Estado, por intermédio do Fundo Estadual dos Direitos do Idoso, conforme Deliberação n. 033/2024–CEDIPI/PR.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_no_145_-_loa_-_orcamento_2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_no_145_-_loa_-_orcamento_2026.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município de Jacarezinho para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/185/ple_146-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/185/ple_146-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a pagar aos Servidores Municipais o saldo remanescente dos valores recebidos a título de Auxílio-Alimentação, existente nos cartões magnéticos expedidos durante a vigência do Contrato Administrativo 221/2020.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/186/ple_147-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/186/ple_147-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 345.000,00, para reforço das dotações orçamentárias destinadas à manutenção dos serviços de coleta de resíduos sólidos, poda de árvores, remoção de entulhos, transporte de materiais, manutenção da frota e despesas com combustível, pneus e peças automotivas, entre outros.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/187/ple_148-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/187/ple_148-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 910.000,00, para reforço das dotações orçamentárias destinadas à manutenção da frota de veículos que fazem o transporte de alunos da zona rural e APAE, pagamento de estagiários, serviços de monitoramento e roçagem nas Escolas Municipais de Educação Infantil e Ensino Fundamental.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/188/ple_149-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/188/ple_149-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 556.416,12, para reforço de dotação orçamentária destinada à cobertura das despesas com o pagamento de pessoal terceirizado que presta serviços para a Secretaria Municipal de Educação, com recursos da antecipação do Duodécimo, conforme Ofício 46/2025-PRES da Câmara Municipal.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/189/ple_150-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/189/ple_150-2025.pdf</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual as Ações 1.429 e 1.430, para recapeamento asfáltico sobre pedras irregulares no Bairros Vila Rosa, Jardim São Luiz e Distrito de Marques dos Reis, conforme Convênio 675/2025 – SECID, e recapeamento nas Ruas Costa Junior e Alameda Padre Magno, conforme Convênio 906/2025, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades e contrapartida do Município.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/190/ple_151-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/190/ple_151-2025.pdf</t>
   </si>
   <si>
     <t>Emenda a LDO-2025, incluindo as Ações 1.429 e 1.430, para recapeamento asfáltico sobre pedras irregulares no Bairros Vila Rosa, Jardim São Luiz e Distrito de Marques dos Reis, conforme Convênio 675/2025 – SECID, e recapeamento nas Ruas Costa Junior e Alameda Padre Magno, conforme Convênio 906/2025, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades e contrapartida do Município.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/191/ple_152-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/191/ple_152-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 7.514.525,38, para recapeamento asfáltico sobre pedras irregulares no Bairros Vila Rosa, Jardim São Luiz e Distrito de Marques dos Reis, conforme Convênio 675/2025 – SECID, e recapeamento nas Ruas Costa Junior e Alameda Padre Magno, conforme Convênio 906/2025, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades e contrapartida do Município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ple_153-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ple_153-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a extinção do Consórcio Intermunicipal para o Desenvolvimento do Território Regional da Bacia do Paranapanema – G5, conforme definido em Reunião Extraordinária realizada aos 21 dias do mês de novembro de 2024 e na Assembleia Geral do Consórcio G5 – Deliberação Sobre Extinção, em 29 de maio de 2025, e dar outras providências.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/208/ple_154-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/208/ple_154-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Auxílio-Pedágio aos moradores do Distrito de Marques dos Reis e dá outras providências.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ple_155-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ple_155-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 67.000,00, para reforço de dotações orçamentárias destinadas ao pagamento das empresas prestadoras de serviços de avaliações psicológicas para os alunos da Rede Municipal de Ensino, incluindo a aplicação do teste WISC-IV - Escala de Inteligência Wechsler para crianças e adolescentes de 6 a 16 anos.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/210/ple_156-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/210/ple_156-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 300.000,00, para reforço de dotação orçamentária destinada à cobertura das despesas com o pagamento de pessoal terceirizado que presta serviços no Pronto Atendimento Primário – PAP.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ple_157-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ple_157-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 4.392.000,00, para reforço de dotações orçamentárias destinadas à cobertura das despesas com o pagamento de pessoal e encargos sociais dos Servidores Públicos Municipais Efetivos e Comissionados vinculados ao Poder Executivo, e também o pagamento de juros e amortização da dívida contratada através de financiamentos contratados junto às instituições financeiras.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ple_158-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ple_158-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 105.000,00, para reforço de dotação orçamentária destinada à cobertura de despesa com o pagamento da empresa EDM Consultoria e Gestão Empresarial EIRELI (Serviços Gerais), bem como para a realização de obras no prédio do Paço Municipal, Agência Comunitária dos Correios, Capela Mortuária e Terminal Rodoviário de Marques dos Reis,  com recursos oriundos da antecipação do duodécimo do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ple_159-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ple_159-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 4.308, de 22 de março de 2023, modificando um dos requisitos para a candidatura ao cargo de Diretor de Escola Municipal.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/214/ple_160-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/214/ple_160-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 2.979, de 10 de dezembro de 2013, reduzindo para 5 dias o prazo de manifestação sobre recurso, para adequação ao Artigo 15, Parágrafo Único da Lei Federal 12.527.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/215/ple_161-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/215/ple_161-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 15.000,00, para reforço da dotação orçamentária destinada a despesas com alimentação, pousada e locomoção urbana do Prefeito e do Vice-Prefeito, em deslocamento para outros municípios, capital do Estado e Brasília, a fim de tratar de assuntos de interesse do Município.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ple_162-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ple_162-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 100.000,00, para reforço de dotação orçamentária destinada ao pagamento de empresas fornecedoras de materiais de consumo para as Escolas da Rede Municipal de Educação Infantil.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/217/ple_163-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/217/ple_163-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 386.424,51, para reforço de dotação orçamentária destinada à cobertura de despesas com reprogramação e aditivo de valor da obra de construção do Ambulatório Médico de Especialidades – AME.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/218/ple_164-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/218/ple_164-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 556.000,00, para reforço de dotação orçamentária destinada à cobertura de despesas com pagamento de pessoal terceirizado que presta serviços para a Secretaria Municipal de Educação, com recursos da antecipação do duodécimo do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/219/ple_165-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/219/ple_165-2025.pdf</t>
   </si>
   <si>
     <t>Substitui o PROJETO DE LEI DO EXECUTIVO 118/2025, que visa instituir o Plano Plurianual para o período de 2026 a 2029.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ple_166-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ple_166-2025.pdf</t>
   </si>
   <si>
     <t>Substitui o PROJETO DE LEI DO EXECUTIVO 119/2025, que dispõe sobre as Diretrizes Orçamentárias para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ple_167-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ple_167-2025.pdf</t>
   </si>
   <si>
     <t>Substitui o PROJETO DE LEI DO EXECUTIVO 145/2025, que estima a RECEITA e fixa a DESPESA do Município de Jacarezinho para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ple_168-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ple_168-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Inclusão Produtiva de Jacarezinho.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ple_169-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ple_169-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Recuperação Fiscal de Jacarezinho – REFIS MUNICIPAL.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/224/ple_170-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/224/ple_170-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$ 475.000,00, para reforço de dotações orçamentárias destinadas ao pagamento de pessoal e encargos sociais dos Servidores do Poder Executivo, bem como das empresas que fazem o transporte de alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/245/ple_171-2025.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.374, destinada à pavimentação de estradas vicinais rurais no Bairro Ouro Grande, com recursos oriundos do Orçamento Geral da União, por intermédio do Ministério da Integração e do Desenvolvimento Regional – MDR e Contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/246/ple_172-2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2025, incluindo a Ação 1.374, destinada à pavimentação de estradas vicinais rurais no Bairro Ouro Grande, com recursos oriundos do Orçamento Geral da União, por intermédio do Ministério da Integração e do Desenvolvimento Regional – MDR e Contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/247/ple_173-2025.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor de R$ 3.051.250,23, destinado à pavimentação de estradas vicinais rurais no Bairro Ouro Grande, com recursos oriundos do Orçamento Geral da União, por intermédio do Ministério da Integração e do Desenvolvimento Regional – MDR e Contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/248/ple_174-2025.pdf</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ple_175-2025.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual as Ações 1.431 e 1.432, destinadas ao recapeamento asfáltico da Avenida Brasil e Ruas Paraná, Dom Fernando Taddei e Joaquim Antônio Graciano, conforme Convênios 2048/2025 e 2049/2025 – SECID, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/250/ple_176-2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2025, incluindo as Ações 1.431 e 1.432, destinadas ao recapeamento asfáltico da Avenida Brasil e Ruas Paraná, Dom Fernando Taddei e Joaquim Antônio Graciano, conforme Convênios 2048/2025 e 2049/2025 – SECID, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ple_177-2025.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor de R$ 11.049.410,90, destinado ao recapeamento asfáltico da Avenida Brasil e Ruas Paraná, Dom Fernando Taddei e Joaquim Antônio Graciano, conforme Convênios 2048/2025 e 2049/2025 – SECID, com recursos oriundos do Governo do Estado, por intermédio da Secretaria de Estado das Cidades e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/252/ple_178-2025.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual  a Ação 1.433, destinada à aquisição de uma Pá-Carregadeira, com recursos oriundos do Governo Federal, por intermédio do Ministério da Agricultura e Pecuária e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/253/ple_179-2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2025, incluindo a Ação 1.433, destinada à aquisição de uma Pá-Carregadeira, com recursos oriundos do Governo Federal, por intermédio do Ministério da Agricultura e Pecuária e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ple_180-2025.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor de R$ 800.000,00, destinado à aquisição de uma Pá-Carregadeira, com recursos oriundos do Governo Federal, por intermédio do Ministério da Agricultura e Pecuária e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual  a Ação 1.278, destinada à construção de duas pontes em aduelas pré-fabricadas de concreto armado nas estradas vicinais do Bairro Dourado e Bairro Monjolinho, com recursos oriundos de Emenda Parlamentar Individual, por intermédio do Ministério do Desenvolvimento Regional.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/256/ple_182-2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2025, incluindo a Ação 1.278, destinada à construção de duas pontes em aduelas pré-fabricadas de concreto armado nas estradas vicinais do Bairro Dourado e Bairro Monjolinho, com recursos oriundos de Emenda Parlamentar Individual, por intermédio do Ministério do Desenvolvimento Regional.</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/257/ple_183-2025.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor de R$ 418.476,93, destinado à construção de duas pontes em aduelas pré-fabricadas de concreto armado nas estradas vicinais do Bairro Dourado e Bairro Monjolinho, com recursos oriundos de Emenda Parlamentar Individual, por intermédio do Ministério do Desenvolvimento Regional.</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/258/ple_184-2025.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar no valor de R$ 532.000,00, para reforço de dotação orçamentária destinada ao pagamento de pessoal terceirizado que presta serviços para a Secretaria Municipal de Educação, com recursos da antecipação do duodécimo do Poder Legislativo Municipal.</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Zola</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/2/02-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/2/02-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 2/2025, que visa atribuir o nome de IVO GUERRA à atual Rua Projetada 18 da Vila Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>Colosso Acima da Média</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/3/03-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/3/03-2025.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de EDENIR BRUGNARI à atual Rua A da Vila Rural Novo Texas.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/4/04-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/4/04-2025.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de MARIA JOSÉ BRUGNARI à atual Rua B da Vila Rural Novo Texas.</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/5/05-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/5/05-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a conceder revisão salarial no percentual de 10%, a título de recomposição das perdas inflacionárias acumuladas ao longo do ano 2024.</t>
   </si>
   <si>
     <t>Waguinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pll_7-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pll_7-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece os fibromiálgicos como pessoas com deficiência no âmbito do Município de Jacarezinho.</t>
   </si>
   <si>
     <t>Prof. Marcus Selonk</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/7/08-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/7/08-2025.pdf</t>
   </si>
   <si>
     <t>Institui políticas públicas para a garantia, proteção e ampliação dos direitos das pessoas com Transtorno do Espectro Autismo – TEA no âmbito do Município de Jacarezinho/PR, e dá outras providências.</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/8/09-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/8/09-2025.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de SÃO FRANCISCO DE ASSIS ao Canil Municipal localizado na Estrada de Acesso ao Aterro Sanitário.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/9/pll_10-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/9/pll_10-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fornecimento Gratuito de Medicamentos Formulados à Base de Canabidiol, em caráter excepcional, pelo Sistema Único de Saúde – SUS e sua inclusão na Relação Municipal de Medicamentos – REMUME, visando atender prioritariamente os pacientes portadores de Transtorno do Espectro Autista – TEA e Transtorno de Déficit de Atenção e Hiperatividade – TDAH no Município de Jacarezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/10/pll_11-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/10/pll_11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de manter animais acorrentados no âmbito do Município de Jacarezinho e dá outras providências</t>
   </si>
   <si>
     <t>Patrícia Martoni</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pll_12-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pll_12-2025.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de AMERICO ALVES PEREIRA NETO, a atual Rua 4 do Residencial Arboris</t>
   </si>
   <si>
     <t>Luciane Alves</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/12/pll_13-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/12/pll_13-2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 4.543, de 24 de março de 2025, que torna obrigatória a nomeação de servidor efetivo para o exercício da função de Fiscal de Contratos Administrativos no âmbito do Município de Jacarezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pll_14-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pll_14-2025.pdf</t>
   </si>
   <si>
     <t>Estende aos Vereadores de Jacarezinho o Vale-Alimentação concedido aos Servidores ativos efetivos e comissionados do Poder Legislativo Municipal, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/14/pll_15-2025_colosso_praca_rotary.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/14/pll_15-2025_colosso_praca_rotary.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de PRAÇA ROTARY à Praça localizada entre a Rua Paul Percy Harris e a Avenida José Rossi, no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>Costa</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/15/pll_16-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/15/pll_16-2025.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de JOSÉ MACALÉ à atual Rua 2 do Residencial Arboris.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/16/pll_17-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/16/pll_17-2025.pdf</t>
   </si>
   <si>
     <t>Cria 1 cargo em Comissão de Assessor Especial de Assuntos Parlamentares e 1 cargo de Assessor Especial da Presidência na estrutura de pessoal da Câmara Municipal de Jacarezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/17/pll_18-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/17/pll_18-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de diplomas e comendas "Policial Destaque do Ano",</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/18/pll_19-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/18/pll_19-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da instalação de câmeras de vigilância com captação de áudio e vídeo nas salas de aula das escolas municipais de Jacarezinho e dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/19/pll_20-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/19/pll_20-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal das Mães Atípicas no Município de Jacarezinho/PR e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/20/pll_21-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/20/pll_21-2025.pdf</t>
   </si>
   <si>
     <t>Atribui o nome de MARIA DO CARMO BENZEDEIRA à atual Rua 4 do Parque Santa Albertina.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/21/pll_22-2025_patricia_-_altera_a_lei_mun_876-86_-_rua_cel_odahyr.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/21/pll_22-2025_patricia_-_altera_a_lei_mun_876-86_-_rua_cel_odahyr.pdf</t>
   </si>
   <si>
     <t>Altera a alínea "e" do Artigo 2.° da Lei Municipal 876, de 1.° de novembro de 1986, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/22/pll_23-2025_selonk_-_semana_da_historia_local.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/22/pll_23-2025_selonk_-_semana_da_historia_local.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana da História Local” nas escolas da Rede Municipal de Ensino de Jacarezinho e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/23/pll_24-2025_waguinho_-_disque_denuncia_maus_tratos.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/23/pll_24-2025_waguinho_-_disque_denuncia_maus_tratos.pdf</t>
   </si>
   <si>
     <t>Institui o Disque-Denúncia de Maus-Tratos Contra Animais no Município de Jacarezinho – PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/24/pll_25-2025_waguinho_-_adote_um_bem_publico.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/24/pll_25-2025_waguinho_-_adote_um_bem_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa “Adote um Bem Público” no Município de Jacarezinho – PR e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pll_26-2025_waguinho_-_parada_segura_para_mulheres.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pll_26-2025_waguinho_-_parada_segura_para_mulheres.pdf</t>
   </si>
   <si>
     <t>Institui o direito à parada segura no período noturno para mulheres usuárias do transporte coletivo no município de Jacarezinho – PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/26/pll_27-2025_waguinho_-_capacitacao_para_servidores_-_tea.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/26/pll_27-2025_waguinho_-_capacitacao_para_servidores_-_tea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capacitação periódica dos servidores públicos municipais das áreas de saúde, educação e assistência social para atendimento adequado a pessoas com Transtorno do Espectro Autista – TEA, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pll_28-2025_waguinho_-_agricultura_urbana_e_hortas_comunitarias.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pll_28-2025_waguinho_-_agricultura_urbana_e_hortas_comunitarias.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Agricultura Urbana e Hortas Comunitárias no Município de Jacarezinho – PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pll_29-2025_waguinho_-_valorizacao_profissionais.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pll_29-2025_waguinho_-_valorizacao_profissionais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Valorização dos Profissionais da Educação no Município de Jacarezinho – PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/29/pll_30-2025_waguinho_-_incentivo_contratacao_de_mulheres.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/29/pll_30-2025_waguinho_-_incentivo_contratacao_de_mulheres.pdf</t>
   </si>
   <si>
     <t>Institui a Política de Incentivo à Contratação de Mulheres Vítimas de Violência Doméstica por empresas locais, no âmbito do Município de Jacarezinho – PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/30/pll_31-2025_waguinho_-_selo_amigo_dos_animais.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/30/pll_31-2025_waguinho_-_selo_amigo_dos_animais.pdf</t>
   </si>
   <si>
     <t>Institui o Selo “Amigo dos Animais” no Município de Jacarezinho – PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/31/pll_32-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/31/pll_32-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Quadro de Funções Gratificadas do Legislativo – FGLs no âmbito administrativo da Câmara Municipal de Jacarezinho – PR, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pll_33-2025_serginho_-_lei_felca.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pll_33-2025_serginho_-_lei_felca.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Jacarezinho/PR a Lei FELCA, destinada a proteger crianças e adolescentes contra a adultização precoce, a exposição indevida e a erotização em plataformas digitais, redes sociais, meios de comunicação ou eventos públicos.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/33/pll_34-2025_zola_-_com_anexos.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/33/pll_34-2025_zola_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Declara a utilidade pública da Associação de Voleibol do Norte Pioneiro.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/34/pll_35-2025_colosso.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/34/pll_35-2025_colosso.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 4.061, de 10 de novembro de 2021, substituindo o apelido pelo nome civil de JOÃO ANTONIO DE SOUZA.</t>
   </si>
   <si>
     <t>Waguinho da Saúde, Colosso Acima da Média, Costa, Edilson da Luz, Luciane Alves, Patrícia Martoni, Prof. Marcus Selonk, Serginho, Zola</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/35/pll_36-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/35/pll_36-2025.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de identificação nos veículos oficiais, de propriedade ou a serviço da Administração Pública Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/36/pll_37-2025_selonk_-_turismo_no_campo.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/36/pll_37-2025_selonk_-_turismo_no_campo.pdf</t>
   </si>
   <si>
     <t>Institui a “Semana da História Local” nas escolas da Rede Municipal de Ensino de Jacarezinho e dar outras providências</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/37/pll_38-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/37/pll_38-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece a realização de orientação e treinamento sobre a manobra de Heimlich (manobra de desengasgo) durante o acompanhamento pré-natal das gestantes e parturientes assistidas na rede de saúde pública e privada no âmbito do Município de Jacarezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pll_39-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pll_39-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Bueiro Inteligente” como forma de prevenção às enchentes no Município de Jacarezinho e dá outras providências.”</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/39/pll_40-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/39/pll_40-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de disponibilização de cadeira de rodas adaptada com cesta de compras nos supermercados e estabelecimentos similares do Município de Jacarezinho/PR.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/40/pll_41-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/40/pll_41-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de fraldários ou trocadores de fraldas em todas as Unidades de Saúde, no Pronto Atendimento Primário - PAP e na Secretaria Municipal de Saúde, no âmbito do Município de Jacarezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/159/pll_42-2025.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/159/pll_42-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de unidade fisica de atendimento ao público no municipio de Jacarezinho,dos concessionarios e permissionarios de serviços públicos no ambito do municipio de Jacarezinho.</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/160/pll_43-2025_waguinho_-_fila_zero.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/160/pll_43-2025_waguinho_-_fila_zero.pdf</t>
   </si>
   <si>
     <t>Institui a “Lei Fila Zero – Saúde com Agendamento”, que dispõe sobre o agendamento prévio de consultas e atendimentos nas Unidades Básicas de Saúde do Município de Jacarezinho.</t>
   </si>
   <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/259/pll_44-2025_rua_valter_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>Atribui o nome de VALTER DE ARAÚJO à atual Rua 9 do Parque dos Ipês.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/260/pll_45-2025_todos_os_anexos.pdf</t>
+  </si>
+  <si>
+    <t>Declara a utilidade pública da Associação de Pais, Mestres e Funcionários do Colégio Estadual Luiz Setti - EFMP.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/232/pll_46-2025.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 46/2025, de autoria da Vereadora PATRÍCIA MARTONI, que visa atribuir o nome de JOSÉ TRIGO DE CASTRO ao Campo de Futebol localizado no Jardim Alves, lido no Expediente da Sessão Ordinária de 2 de fevereiro de 2026, com Parecer favorável emitido pela Comissão de Redação, Legislação e Justiça.</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/261/plc_1-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar 88/2021, criando 3 cargos de provimento em comissão no âmbito do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/262/plc_2-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar 88/2021 e cria a Secretaria de Cultura e Turismo e a Secretaria de Esportes, desmembrando-as da Secretaria Municipal de Educação, Cultura e Esportes e da Secretaria Municipal de Comércio, Indústria, Turismo e Serviços.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/263/plc_3-2025.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o Parágrafo Único ao Artigo 32 da Lei Complementar 95, de 21 de dezembro de 2022._x000D_
+PROJETO DE LEI COMPLEMENTAR 3/2025, que visa declarar expressamente uma situação jurídica que atualmente já se extrai da interpretação da Lei Complementar 95, de 21 de dezembro de 2022. A mudança se dará principalmente para atender os requisitos necessários à participação do Poder Executivo no Programa do Estado do Paraná “Asfalto Novo, Vida Nova”, instituído pelo Decreto Estadual 7.152/2024, por meio do qual o Município poderá receber recursos destinados à pavimentação de vias públicas.</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/264/plc_4-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera os incisos do § 5.° do Artigo 14 e o Anexo V da Lei Complementar 95, de 21 de dezembro de 2022, que dispõe sobre o Sistema Viário Básico das Áreas Urbanas e Rurais do Município de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/265/plc_5-2025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o desmembramento da Secretaria de Educação e da Secretaria de Comércio, Indústria, Turismo e Serviços para a criação da Secretaria de Cultura e Turismo e Secretaria de Esportes.</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/266/pelom_1-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do Artigo 109-A da Lei Orgânica, modificando o percentual das emendas impositivas individuais.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/267/pr_1-2025_-_nao_foi_lido.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Regimento Interno, modificando a ordem da chamada do processo nominal de votação e da Palavra Livre.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>Mesa Diretora, Patrícia Martoni, Prof. Marcus Selonk, Serginho, Waguinho da Saúde, Zola</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/268/pr_2-2025_alteracao_ri_-_ordem_da_palavra_livre.pdf</t>
+  </si>
+  <si>
+    <t>Altera § 2.° do Artigo 136 do Regimento Interno, modificando a ordem da Palavra Livre.</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>Mesa Diretora, Patrícia Martoni, Serginho, Waguinho da Saúde, Zola</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/269/pr_3-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 18 do Regimento Interno, modificando o prazo para a renovação da Mesa, e dar outras providências.</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/270/pr_4-2025_alteracao_ri_-_traje_nas_sessoes.pdf</t>
+  </si>
+  <si>
+    <t>Inclui os Parágrafos 4.° e 5.° ao Artigo 125 do Regimento Interno, para dispor sobre o uso de traje social pelos Vereadores durante as Sessões.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/271/pr_5-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera o inciso VI do Artigo 36 e inclui o § 6.° ao Artigo 136 do Regimento Interno._x000D_
+PROJETO DE RESOLUÇÃO 5/2025, que visa alterar o inciso VI do Artigo 36 e incluir o § 6.° ao Artigo 136 do Regimento Interno, que dispõem sobre a Palavra Livre nas Sessões Ordinárias.</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Edilson da Luz</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/272/pdl_1-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Jacarezinho ao Major CARLOS RICELLI LEAL, atual Subcomandante do 2.° Batalhão de Polícia Militar do Paraná, sediado em Jacarezinho.</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/273/pdl_2-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária do Município de Jacarezinho à Profissional de Educação Física DULCINEIA LEONEL DE CARVALHO, Proprietária da Academia "First Training".</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/274/pdl_3-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária do Município de Jacarezinho à Dra. MARISTÉLA APARECIDA CANHOTO CARULA, Promotora de Justiça Titular da Vara de Família da Comarca de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/275/pdl_4-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede licença ao Prefeito de Jacarezinho, o Senhor MARCELO JOSÉ BERNARDELI PALHARES, para se ausentar do País pelo período de 17 (dezessete) dias.</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/276/pdl_5-2025_cidadao_honorario_-_jose_luiz_mosca_junior.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Jacarezinho ao Senhor JOSÉ LUIZ MOSCA JÚNIOR, atual Diretor Presidente da DACALDA.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/313/mocao_de_aplausos_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>“MOÇÃO DE APLAUSOS 10/2025 –  Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, O Vereador que abaixo assina, com base no Artigo 110 do Regimento Interno, REQUER à Mesa, após deliberação do Plenário, a concessão de MOÇÃO DE APLAUSOS ao Senhor THIAGO SOUZA DA ROSA, Cabo da Polícia Militar do Estado do Paraná, lotado no 2º Batalhão, e à equipe composta pelos Médicos(a) Dr. Gabriel Antony Alves Veloso e Dra. Tauana Naiara Gonzaga Vitório e equipe de enfermagem composta pelas Senhoras Cléria Aparecida Madeira, Mariana Guedes, Camila Maria de Freitas Puchalski e pelo Senhor Elton da Silva Gomes, que no dia 15 de dezembro de 2025, por volta das 19h, atuaram no salvamento da criança Esther Dourado, filha da Senhora Ana Clara Dourado de Aquino, que havia ingerido um medicamento. Conforme o relato, após consulta na Santa Casa de Misericórdia de Jacarezinho, a mãe foi orientada a retornar para casa e oferecer leite à criança. Posteriormente, enquanto caminhava pela Avenida San</t>
+  </si>
+  <si>
     <t>225</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/225/emenda_imp._individual_1-2025_serginho_saude.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/225/emenda_imp._individual_1-2025_serginho_saude.pdf</t>
   </si>
   <si>
     <t>Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 262.000,00, incluindo-o no Orçamento da Secretaria Municipal de Saúde para as seguintes ações e serviços</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/226/emenda_imp._individual_2-2025_serginho_com_anexos.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/226/emenda_imp._individual_2-2025_serginho_com_anexos.pdf</t>
   </si>
   <si>
     <t>Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 257.000,00, direcionando-o para as ações e serviços constantes da tabela abaixo</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/228/emenda_imp._individual_4-2025_costa_saude.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/228/emenda_imp._individual_4-2025_costa_saude.pdf</t>
   </si>
   <si>
     <t>Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 280.000,00, incluindo-o no Orçamento da Secretaria Municipal de Saúde para as seguintes ações</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/229/emenda_imp._individual_5-2025_costa_com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>No Orçamento da Secretaria Municipal de Planejamento, reduza-se o valor da Ação Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 239.000,00, destinando às Secretarias Municiapais de Administração, Assistência Social, Educação e Esporte, Asilo São Vicente de Paula, AJADAVI e PROVOPAR.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/230/emenda_imp._de_bancada_6-2025_costa.pdf</t>
+  </si>
+  <si>
+    <t>No Orçamento da Secretaria Municipal de Planejamento, reduza-se o valor da Ação Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 389.166,00, destinando-o, para as Secretaria Municipais de Agricultura, Educação e Comércio, Industria e Serviços.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_imp._individual_7-2025_zola_saude.pdf</t>
+  </si>
+  <si>
+    <t>No Orçamento da Secretaria Municipal de Planejamento, reduza-se o valor da Ação Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 260.000,00, incluindo-o no Orçamento da Secretaria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/243/emenda_imp._individual_8-2025_zola.pdf</t>
+  </si>
+  <si>
+    <t>reduza-se o valor da Ação Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 259.000,00, direcionando-o para a Secreataria Municipal de Saúde.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/244/emenda_imp._de_bancada_9-2025_zola.pdf</t>
+  </si>
+  <si>
+    <t>reduza-se o valor da Ação Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 389.166,00, direcionando-o para as Secretarias Muncipais de Saúde, Industria e Comércio, Assistência Social, e Agricultura, Pecuária e Meio Ambiente.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2319,68 +2705,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/41/ple_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/42/ple_3-2025_oficio_95_-_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/43/ple_4-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/44/ple_5-2025_-_nao_foi_lido.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/45/ple_6-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/46/ple_7-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/47/ple_8-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/48/ple_9-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/49/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/51/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/52/ple_13-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/53/ple_14-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/55/ple_16-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/56/ple_17-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/57/ple_18-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/58/ple_19-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/59/ple_21-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/60/ple_22-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/61/ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/62/ple_24-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/63/ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/64/ple_26-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_27-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_28-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_29-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_30-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/69/ple_31-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/70/ple_32-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/71/ple_33-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_34-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/73/ple_35-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/74/ple_36-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/75/ple_37-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/77/ple_39-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/78/ple_40-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/79/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/80/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/81/ple_43-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/82/ple_44-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/83/ple_45-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/84/ple_46-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/85/ple_47-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/86/ple_48-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/87/ple_49-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/88/ple_50-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/89/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_52-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_53-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/92/ple_54-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/93/ple_55-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/94/ple_56-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/95/ple_57-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/96/ple_58-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/97/ple_59-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/98/ple_60-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/99/ple_61-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/100/ple_62-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/101/ple_63-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/102/ple_64-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/103/ple_65-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/104/ple_66-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/105/ple_67-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/106/ple_68-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/107/ple_69-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/108/ple_70-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/109/ple_71-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/110/ple_72-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/112/ple_74-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/113/ple_75-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/114/ple_76-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/115/ple_77-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/116/ple_78-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/117/ple_79-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/118/ple_80-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/119/ple_81-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/120/ple_82-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/121/ple_83-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/122/ple_84-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/123/ple_85-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/124/ple_86-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/125/ple_87-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/126/ple_88-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/127/ple_89-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/128/ple_90-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/129/ple_91-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/130/ple_92-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/131/ple_93-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/132/ple_94-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/133/ple_95-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/134/ple_96-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/135/ple_97-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/136/ple_98-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/137/ple_99-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/138/ple_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/139/ple_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/141/ple_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/142/ple_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/143/ple_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/144/ple_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/145/ple_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/146/ple_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/147/ple_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/148/ple_110-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/149/ple_111-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/150/ple_112-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/151/ple_113-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/152/ple_114-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/153/ple_115-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/154/ple_116-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/155/ple_118-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/156/ple_119-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/157/ple_120-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/158/ple_121-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/161/ple_122-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/162/ple_123-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/163/ple_124-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/164/ple_125-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/165/ple_126-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/166/ple_127-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/167/ple_128-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/168/ple_129-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/169/ple_130-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/170/ple_131-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/171/ple_132-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/172/ple_133-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/173/ple_134-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/174/ple_135-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/175/ple_136-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/176/ple_137-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/177/ple_138-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/178/ple_139-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/179/ple_140-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/180/ple_141-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/181/ple_142-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/182/ple_143-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/183/ple_144-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_no_145_-_loa_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/185/ple_146-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/186/ple_147-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/187/ple_148-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/188/ple_149-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/189/ple_150-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/190/ple_151-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/191/ple_152-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ple_153-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/208/ple_154-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ple_155-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/210/ple_156-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ple_157-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ple_158-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ple_159-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/214/ple_160-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/215/ple_161-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ple_162-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/217/ple_163-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/218/ple_164-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/219/ple_165-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ple_166-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ple_167-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ple_168-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ple_169-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/224/ple_170-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/2/02-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/3/03-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/4/04-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/5/05-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pll_7-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/7/08-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/8/09-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/9/pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/10/pll_11-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pll_12-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/12/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pll_14-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/14/pll_15-2025_colosso_praca_rotary.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/15/pll_16-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/16/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/17/pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/18/pll_19-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/19/pll_20-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/20/pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/21/pll_22-2025_patricia_-_altera_a_lei_mun_876-86_-_rua_cel_odahyr.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/22/pll_23-2025_selonk_-_semana_da_historia_local.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/23/pll_24-2025_waguinho_-_disque_denuncia_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/24/pll_25-2025_waguinho_-_adote_um_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pll_26-2025_waguinho_-_parada_segura_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/26/pll_27-2025_waguinho_-_capacitacao_para_servidores_-_tea.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pll_28-2025_waguinho_-_agricultura_urbana_e_hortas_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pll_29-2025_waguinho_-_valorizacao_profissionais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/29/pll_30-2025_waguinho_-_incentivo_contratacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/30/pll_31-2025_waguinho_-_selo_amigo_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/31/pll_32-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pll_33-2025_serginho_-_lei_felca.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/33/pll_34-2025_zola_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/34/pll_35-2025_colosso.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/35/pll_36-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/36/pll_37-2025_selonk_-_turismo_no_campo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/37/pll_38-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pll_39-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/39/pll_40-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/40/pll_41-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/159/pll_42-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/160/pll_43-2025_waguinho_-_fila_zero.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/225/emenda_imp._individual_1-2025_serginho_saude.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/226/emenda_imp._individual_2-2025_serginho_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/228/emenda_imp._individual_4-2025_costa_saude.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/41/ple_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/42/ple_3-2025_oficio_95_-_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/43/ple_4-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/44/ple_5-2025_-_nao_foi_lido.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/45/ple_6-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/46/ple_7-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/47/ple_8-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/48/ple_9-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/49/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/51/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/52/ple_13-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/53/ple_14-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/55/ple_16-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/56/ple_17-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/57/ple_18-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/58/ple_19-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/59/ple_21-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/60/ple_22-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/61/ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/62/ple_24-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/63/ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/64/ple_26-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_27-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_28-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_29-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_30-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/69/ple_31-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/70/ple_32-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/71/ple_33-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_34-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/73/ple_35-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/74/ple_36-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/75/ple_37-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/77/ple_39-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/78/ple_40-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/79/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/80/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/81/ple_43-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/82/ple_44-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/83/ple_45-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/84/ple_46-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/85/ple_47-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/86/ple_48-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/87/ple_49-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/88/ple_50-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/89/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_52-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_53-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/92/ple_54-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/93/ple_55-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/94/ple_56-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/95/ple_57-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/96/ple_58-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/97/ple_59-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/98/ple_60-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/99/ple_61-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/100/ple_62-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/101/ple_63-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/102/ple_64-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/103/ple_65-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/104/ple_66-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/105/ple_67-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/106/ple_68-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/107/ple_69-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/108/ple_70-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/109/ple_71-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/110/ple_72-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/112/ple_74-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/113/ple_75-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/114/ple_76-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/115/ple_77-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/116/ple_78-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/117/ple_79-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/118/ple_80-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/119/ple_81-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/120/ple_82-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/121/ple_83-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/122/ple_84-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/123/ple_85-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/124/ple_86-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/125/ple_87-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/126/ple_88-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/127/ple_89-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/128/ple_90-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/129/ple_91-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/130/ple_92-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/131/ple_93-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/132/ple_94-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/133/ple_95-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/134/ple_96-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/135/ple_97-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/136/ple_98-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/137/ple_99-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/138/ple_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/139/ple_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/141/ple_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/142/ple_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/143/ple_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/144/ple_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/145/ple_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/146/ple_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/147/ple_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/148/ple_110-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/149/ple_111-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/150/ple_112-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/151/ple_113-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/152/ple_114-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/153/ple_115-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/154/ple_116-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/155/ple_118-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/156/ple_119-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/157/ple_120-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/158/ple_121-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/161/ple_122-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/162/ple_123-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/163/ple_124-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/164/ple_125-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/165/ple_126-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/166/ple_127-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/167/ple_128-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/168/ple_129-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/169/ple_130-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/170/ple_131-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/171/ple_132-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/172/ple_133-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/173/ple_134-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/174/ple_135-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/175/ple_136-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/176/ple_137-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/177/ple_138-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/178/ple_139-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/179/ple_140-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/180/ple_141-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/181/ple_142-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/182/ple_143-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/183/ple_144-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_no_145_-_loa_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/185/ple_146-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/186/ple_147-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/187/ple_148-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/188/ple_149-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/189/ple_150-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/190/ple_151-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/191/ple_152-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ple_153-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/208/ple_154-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ple_155-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/210/ple_156-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ple_157-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ple_158-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ple_159-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/214/ple_160-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/215/ple_161-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ple_162-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/217/ple_163-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/218/ple_164-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/219/ple_165-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ple_166-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ple_167-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ple_168-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ple_169-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/224/ple_170-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/245/ple_171-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/246/ple_172-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/247/ple_173-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/248/ple_174-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ple_175-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/250/ple_176-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ple_177-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/252/ple_178-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/253/ple_179-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ple_180-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/256/ple_182-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/257/ple_183-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/258/ple_184-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/2/02-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/3/03-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/4/04-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/5/05-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pll_7-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/7/08-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/8/09-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/9/pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/10/pll_11-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pll_12-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/12/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pll_14-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/14/pll_15-2025_colosso_praca_rotary.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/15/pll_16-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/16/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/17/pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/18/pll_19-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/19/pll_20-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/20/pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/21/pll_22-2025_patricia_-_altera_a_lei_mun_876-86_-_rua_cel_odahyr.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/22/pll_23-2025_selonk_-_semana_da_historia_local.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/23/pll_24-2025_waguinho_-_disque_denuncia_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/24/pll_25-2025_waguinho_-_adote_um_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pll_26-2025_waguinho_-_parada_segura_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/26/pll_27-2025_waguinho_-_capacitacao_para_servidores_-_tea.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pll_28-2025_waguinho_-_agricultura_urbana_e_hortas_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pll_29-2025_waguinho_-_valorizacao_profissionais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/29/pll_30-2025_waguinho_-_incentivo_contratacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/30/pll_31-2025_waguinho_-_selo_amigo_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/31/pll_32-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pll_33-2025_serginho_-_lei_felca.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/33/pll_34-2025_zola_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/34/pll_35-2025_colosso.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/35/pll_36-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/36/pll_37-2025_selonk_-_turismo_no_campo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/37/pll_38-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pll_39-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/39/pll_40-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/40/pll_41-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/159/pll_42-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/160/pll_43-2025_waguinho_-_fila_zero.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/259/pll_44-2025_rua_valter_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/260/pll_45-2025_todos_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/232/pll_46-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/261/plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/262/plc_2-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/263/plc_3-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/264/plc_4-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/265/plc_5-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/266/pelom_1-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/267/pr_1-2025_-_nao_foi_lido.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/268/pr_2-2025_alteracao_ri_-_ordem_da_palavra_livre.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/269/pr_3-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/270/pr_4-2025_alteracao_ri_-_traje_nas_sessoes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/271/pr_5-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/272/pdl_1-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/273/pdl_2-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/274/pdl_3-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/275/pdl_4-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/276/pdl_5-2025_cidadao_honorario_-_jose_luiz_mosca_junior.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/313/mocao_de_aplausos_10-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/225/emenda_imp._individual_1-2025_serginho_saude.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/226/emenda_imp._individual_2-2025_serginho_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/228/emenda_imp._individual_4-2025_costa_saude.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/229/emenda_imp._individual_5-2025_costa_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/230/emenda_imp._de_bancada_6-2025_costa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_imp._individual_7-2025_zola_saude.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/243/emenda_imp._individual_8-2025_zola.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/244/emenda_imp._de_bancada_9-2025_zola.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H212"/>
+  <dimension ref="A1:H251"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -6716,1184 +7102,2192 @@
       </c>
       <c r="D168" t="s">
         <v>11</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
       <c r="F168" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H168" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>547</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>547</v>
+        <v>428</v>
       </c>
       <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="E169" t="s">
+      <c r="H169" t="s">
         <v>549</v>
-      </c>
-[...7 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>17</v>
+        <v>550</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>17</v>
+        <v>431</v>
       </c>
       <c r="D170" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E170" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F170" t="s">
-        <v>553</v>
+        <v>13</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="H170" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>21</v>
+        <v>553</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>21</v>
+        <v>434</v>
       </c>
       <c r="D171" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E171" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>553</v>
+        <v>13</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="H171" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>25</v>
+        <v>556</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>25</v>
+        <v>437</v>
       </c>
       <c r="D172" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E172" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>558</v>
+        <v>13</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="H172" t="s">
-        <v>560</v>
+        <v>15</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>29</v>
+        <v>558</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>33</v>
+        <v>440</v>
       </c>
       <c r="D173" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E173" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F173" t="s">
-        <v>561</v>
+        <v>13</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="H173" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>33</v>
+        <v>561</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>37</v>
+        <v>443</v>
       </c>
       <c r="D174" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E174" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>564</v>
+        <v>13</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="H174" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>37</v>
+        <v>564</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>41</v>
+        <v>446</v>
       </c>
       <c r="D175" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E175" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>567</v>
+        <v>13</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="H175" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>41</v>
+        <v>567</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>45</v>
+        <v>449</v>
       </c>
       <c r="D176" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E176" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>564</v>
+        <v>13</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="H176" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>45</v>
+        <v>570</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>49</v>
+        <v>452</v>
       </c>
       <c r="D177" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E177" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>561</v>
+        <v>13</v>
       </c>
       <c r="G177" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H177" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>49</v>
+        <v>573</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>53</v>
+        <v>455</v>
       </c>
       <c r="D178" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E178" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F178" t="s">
+        <v>13</v>
+      </c>
+      <c r="G178" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="G178" s="1" t="s">
+      <c r="H178" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>53</v>
+        <v>576</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>57</v>
+        <v>458</v>
       </c>
       <c r="D179" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="F179" t="s">
+        <v>12</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H179" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>57</v>
+        <v>578</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>61</v>
+        <v>461</v>
       </c>
       <c r="D180" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E180" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>558</v>
+        <v>13</v>
       </c>
       <c r="G180" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H180" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>61</v>
+        <v>581</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>65</v>
+        <v>464</v>
       </c>
       <c r="D181" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E181" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>553</v>
+        <v>13</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>582</v>
       </c>
       <c r="H181" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>65</v>
+        <v>584</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>68</v>
+        <v>467</v>
       </c>
       <c r="D182" t="s">
-        <v>548</v>
+        <v>11</v>
       </c>
       <c r="E182" t="s">
-        <v>549</v>
+        <v>12</v>
       </c>
       <c r="F182" t="s">
-        <v>584</v>
+        <v>13</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>585</v>
       </c>
       <c r="H182" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>68</v>
+        <v>587</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>72</v>
+        <v>587</v>
       </c>
       <c r="D183" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E183" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F183" t="s">
-        <v>558</v>
+        <v>590</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="H183" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>72</v>
+        <v>17</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D184" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E184" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F184" t="s">
-        <v>550</v>
+        <v>593</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="H184" t="s">
-        <v>590</v>
+        <v>595</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>76</v>
+        <v>21</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="D185" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E185" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F185" t="s">
-        <v>561</v>
+        <v>593</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="H185" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>80</v>
+        <v>25</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>593</v>
+        <v>25</v>
       </c>
       <c r="D186" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E186" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F186" t="s">
-        <v>567</v>
+        <v>598</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="H186" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>593</v>
+        <v>29</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="D187" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E187" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F187" t="s">
-        <v>584</v>
+        <v>601</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="H187" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="D188" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E188" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F188" t="s">
-        <v>574</v>
+        <v>604</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>598</v>
+        <v>605</v>
       </c>
       <c r="H188" t="s">
-        <v>599</v>
+        <v>606</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="D189" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E189" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F189" t="s">
-        <v>564</v>
+        <v>607</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>600</v>
+        <v>608</v>
       </c>
       <c r="H189" t="s">
-        <v>601</v>
+        <v>609</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="D190" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E190" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F190" t="s">
-        <v>561</v>
+        <v>604</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>602</v>
+        <v>610</v>
       </c>
       <c r="H190" t="s">
-        <v>603</v>
+        <v>611</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="D191" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E191" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F191" t="s">
-        <v>561</v>
+        <v>601</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>604</v>
+        <v>612</v>
       </c>
       <c r="H191" t="s">
-        <v>605</v>
+        <v>613</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="D192" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E192" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F192" t="s">
-        <v>561</v>
+        <v>614</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>606</v>
+        <v>615</v>
       </c>
       <c r="H192" t="s">
-        <v>607</v>
+        <v>616</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>104</v>
+        <v>53</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="D193" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E193" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F193" t="s">
-        <v>561</v>
+        <v>617</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>608</v>
+        <v>618</v>
       </c>
       <c r="H193" t="s">
-        <v>609</v>
+        <v>619</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>108</v>
+        <v>57</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="D194" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E194" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F194" t="s">
-        <v>561</v>
+        <v>598</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>610</v>
+        <v>620</v>
       </c>
       <c r="H194" t="s">
-        <v>611</v>
+        <v>621</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>112</v>
+        <v>61</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="D195" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E195" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F195" t="s">
-        <v>561</v>
+        <v>593</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>612</v>
+        <v>622</v>
       </c>
       <c r="H195" t="s">
-        <v>613</v>
+        <v>623</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>116</v>
+        <v>65</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="D196" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E196" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F196" t="s">
-        <v>561</v>
+        <v>624</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>614</v>
+        <v>625</v>
       </c>
       <c r="H196" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>120</v>
+        <v>68</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="D197" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E197" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F197" t="s">
-        <v>561</v>
+        <v>598</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>616</v>
+        <v>627</v>
       </c>
       <c r="H197" t="s">
-        <v>617</v>
+        <v>628</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>124</v>
+        <v>72</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="D198" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E198" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F198" t="s">
-        <v>558</v>
+        <v>590</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="H198" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="D199" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E199" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F199" t="s">
-        <v>567</v>
+        <v>601</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="H199" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>132</v>
+        <v>80</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>136</v>
+        <v>633</v>
       </c>
       <c r="D200" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E200" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F200" t="s">
-        <v>550</v>
+        <v>607</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="H200" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>136</v>
+        <v>633</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="D201" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E201" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F201" t="s">
-        <v>553</v>
+        <v>624</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="H201" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>140</v>
+        <v>84</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>144</v>
+        <v>88</v>
       </c>
       <c r="D202" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E202" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F202" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="H202" t="s">
-        <v>628</v>
+        <v>639</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>144</v>
+        <v>88</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="D203" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E203" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F203" t="s">
-        <v>564</v>
+        <v>604</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="H203" t="s">
-        <v>630</v>
+        <v>641</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>148</v>
+        <v>92</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="D204" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E204" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F204" t="s">
-        <v>574</v>
+        <v>601</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>631</v>
+        <v>642</v>
       </c>
       <c r="H204" t="s">
-        <v>632</v>
+        <v>643</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="D205" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E205" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F205" t="s">
-        <v>574</v>
+        <v>601</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>633</v>
+        <v>644</v>
       </c>
       <c r="H205" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>155</v>
+        <v>100</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
       <c r="D206" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E206" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F206" t="s">
-        <v>550</v>
+        <v>601</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="H206" t="s">
-        <v>636</v>
+        <v>647</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>159</v>
+        <v>104</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="D207" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E207" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F207" t="s">
-        <v>561</v>
+        <v>601</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>637</v>
+        <v>648</v>
       </c>
       <c r="H207" t="s">
-        <v>638</v>
+        <v>649</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>510</v>
+        <v>108</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>16</v>
+        <v>112</v>
       </c>
       <c r="D208" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E208" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F208" t="s">
-        <v>553</v>
+        <v>601</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>639</v>
+        <v>650</v>
       </c>
       <c r="H208" t="s">
-        <v>640</v>
+        <v>651</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>514</v>
+        <v>112</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>20</v>
+        <v>116</v>
       </c>
       <c r="D209" t="s">
-        <v>548</v>
+        <v>588</v>
       </c>
       <c r="E209" t="s">
-        <v>549</v>
+        <v>589</v>
       </c>
       <c r="F209" t="s">
-        <v>561</v>
+        <v>601</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>641</v>
+        <v>652</v>
       </c>
       <c r="H209" t="s">
-        <v>642</v>
+        <v>653</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>643</v>
+        <v>116</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>10</v>
+        <v>120</v>
       </c>
       <c r="D210" t="s">
-        <v>644</v>
+        <v>588</v>
       </c>
       <c r="E210" t="s">
-        <v>645</v>
+        <v>589</v>
       </c>
       <c r="F210" t="s">
-        <v>567</v>
+        <v>601</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
       <c r="H210" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>648</v>
+        <v>120</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>547</v>
+        <v>124</v>
       </c>
       <c r="D211" t="s">
-        <v>644</v>
+        <v>588</v>
       </c>
       <c r="E211" t="s">
-        <v>645</v>
+        <v>589</v>
       </c>
       <c r="F211" t="s">
-        <v>567</v>
+        <v>601</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="H211" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>651</v>
+        <v>124</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
+        <v>128</v>
+      </c>
+      <c r="D212" t="s">
+        <v>588</v>
+      </c>
+      <c r="E212" t="s">
+        <v>589</v>
+      </c>
+      <c r="F212" t="s">
+        <v>598</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H212" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>128</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>132</v>
+      </c>
+      <c r="D213" t="s">
+        <v>588</v>
+      </c>
+      <c r="E213" t="s">
+        <v>589</v>
+      </c>
+      <c r="F213" t="s">
+        <v>607</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="H213" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>132</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>136</v>
+      </c>
+      <c r="D214" t="s">
+        <v>588</v>
+      </c>
+      <c r="E214" t="s">
+        <v>589</v>
+      </c>
+      <c r="F214" t="s">
+        <v>590</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H214" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>136</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>140</v>
+      </c>
+      <c r="D215" t="s">
+        <v>588</v>
+      </c>
+      <c r="E215" t="s">
+        <v>589</v>
+      </c>
+      <c r="F215" t="s">
+        <v>593</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="H215" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>140</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>144</v>
+      </c>
+      <c r="D216" t="s">
+        <v>588</v>
+      </c>
+      <c r="E216" t="s">
+        <v>589</v>
+      </c>
+      <c r="F216" t="s">
+        <v>666</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="H216" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>144</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>148</v>
+      </c>
+      <c r="D217" t="s">
+        <v>588</v>
+      </c>
+      <c r="E217" t="s">
+        <v>589</v>
+      </c>
+      <c r="F217" t="s">
+        <v>604</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H217" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>148</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>152</v>
+      </c>
+      <c r="D218" t="s">
+        <v>588</v>
+      </c>
+      <c r="E218" t="s">
+        <v>589</v>
+      </c>
+      <c r="F218" t="s">
+        <v>614</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="H218" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>152</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>155</v>
+      </c>
+      <c r="D219" t="s">
+        <v>588</v>
+      </c>
+      <c r="E219" t="s">
+        <v>589</v>
+      </c>
+      <c r="F219" t="s">
+        <v>614</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H219" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>155</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>159</v>
+      </c>
+      <c r="D220" t="s">
+        <v>588</v>
+      </c>
+      <c r="E220" t="s">
+        <v>589</v>
+      </c>
+      <c r="F220" t="s">
+        <v>590</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H220" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>159</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>8</v>
+      </c>
+      <c r="D221" t="s">
+        <v>588</v>
+      </c>
+      <c r="E221" t="s">
+        <v>589</v>
+      </c>
+      <c r="F221" t="s">
+        <v>601</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H221" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>510</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>16</v>
+      </c>
+      <c r="D222" t="s">
+        <v>588</v>
+      </c>
+      <c r="E222" t="s">
+        <v>589</v>
+      </c>
+      <c r="F222" t="s">
+        <v>593</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H222" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>514</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>20</v>
+      </c>
+      <c r="D223" t="s">
+        <v>588</v>
+      </c>
+      <c r="E223" t="s">
+        <v>589</v>
+      </c>
+      <c r="F223" t="s">
+        <v>601</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H223" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>683</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>24</v>
+      </c>
+      <c r="D224" t="s">
+        <v>588</v>
+      </c>
+      <c r="E224" t="s">
+        <v>589</v>
+      </c>
+      <c r="F224" t="s">
+        <v>590</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H224" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>686</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>28</v>
+      </c>
+      <c r="D225" t="s">
+        <v>588</v>
+      </c>
+      <c r="E225" t="s">
+        <v>589</v>
+      </c>
+      <c r="F225" t="s">
+        <v>604</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H225" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>689</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>32</v>
+      </c>
+      <c r="D226" t="s">
+        <v>588</v>
+      </c>
+      <c r="E226" t="s">
+        <v>589</v>
+      </c>
+      <c r="F226" t="s">
+        <v>614</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H226" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>692</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>10</v>
+      </c>
+      <c r="D227" t="s">
+        <v>693</v>
+      </c>
+      <c r="E227" t="s">
+        <v>694</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H227" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>697</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>587</v>
+      </c>
+      <c r="D228" t="s">
+        <v>693</v>
+      </c>
+      <c r="E228" t="s">
+        <v>694</v>
+      </c>
+      <c r="F228" t="s">
+        <v>13</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H228" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>700</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>17</v>
+      </c>
+      <c r="D229" t="s">
+        <v>693</v>
+      </c>
+      <c r="E229" t="s">
+        <v>694</v>
+      </c>
+      <c r="F229" t="s">
+        <v>13</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H229" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>703</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
         <v>21</v>
       </c>
-      <c r="D212" t="s">
-[...12 lines deleted...]
-        <v>653</v>
+      <c r="D230" t="s">
+        <v>693</v>
+      </c>
+      <c r="E230" t="s">
+        <v>694</v>
+      </c>
+      <c r="F230" t="s">
+        <v>13</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="H230" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>706</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>25</v>
+      </c>
+      <c r="D231" t="s">
+        <v>693</v>
+      </c>
+      <c r="E231" t="s">
+        <v>694</v>
+      </c>
+      <c r="F231" t="s">
+        <v>13</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H231" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>709</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>10</v>
+      </c>
+      <c r="D232" t="s">
+        <v>710</v>
+      </c>
+      <c r="E232" t="s">
+        <v>711</v>
+      </c>
+      <c r="F232" t="s">
+        <v>598</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H232" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>714</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>10</v>
+      </c>
+      <c r="D233" t="s">
+        <v>715</v>
+      </c>
+      <c r="E233" t="s">
+        <v>716</v>
+      </c>
+      <c r="F233" t="s">
+        <v>598</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H233" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>719</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>587</v>
+      </c>
+      <c r="D234" t="s">
+        <v>715</v>
+      </c>
+      <c r="E234" t="s">
+        <v>716</v>
+      </c>
+      <c r="F234" t="s">
+        <v>720</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H234" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>723</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>17</v>
+      </c>
+      <c r="D235" t="s">
+        <v>715</v>
+      </c>
+      <c r="E235" t="s">
+        <v>716</v>
+      </c>
+      <c r="F235" t="s">
+        <v>724</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="H235" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>727</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>21</v>
+      </c>
+      <c r="D236" t="s">
+        <v>715</v>
+      </c>
+      <c r="E236" t="s">
+        <v>716</v>
+      </c>
+      <c r="F236" t="s">
+        <v>724</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="H236" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>730</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>25</v>
+      </c>
+      <c r="D237" t="s">
+        <v>715</v>
+      </c>
+      <c r="E237" t="s">
+        <v>716</v>
+      </c>
+      <c r="F237" t="s">
+        <v>724</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="H237" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>733</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>10</v>
+      </c>
+      <c r="D238" t="s">
+        <v>734</v>
+      </c>
+      <c r="E238" t="s">
+        <v>735</v>
+      </c>
+      <c r="F238" t="s">
+        <v>736</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H238" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>739</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>587</v>
+      </c>
+      <c r="D239" t="s">
+        <v>734</v>
+      </c>
+      <c r="E239" t="s">
+        <v>735</v>
+      </c>
+      <c r="F239" t="s">
+        <v>617</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H239" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>742</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" t="s">
+        <v>734</v>
+      </c>
+      <c r="E240" t="s">
+        <v>735</v>
+      </c>
+      <c r="F240" t="s">
+        <v>736</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H240" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>745</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>21</v>
+      </c>
+      <c r="D241" t="s">
+        <v>734</v>
+      </c>
+      <c r="E241" t="s">
+        <v>735</v>
+      </c>
+      <c r="F241" t="s">
+        <v>598</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H241" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>748</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>25</v>
+      </c>
+      <c r="D242" t="s">
+        <v>734</v>
+      </c>
+      <c r="E242" t="s">
+        <v>735</v>
+      </c>
+      <c r="F242" t="s">
+        <v>601</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H242" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>751</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>45</v>
+      </c>
+      <c r="D243" t="s">
+        <v>752</v>
+      </c>
+      <c r="E243" t="s">
+        <v>753</v>
+      </c>
+      <c r="F243" t="s">
+        <v>736</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H243" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>756</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>10</v>
+      </c>
+      <c r="D244" t="s">
+        <v>757</v>
+      </c>
+      <c r="E244" t="s">
+        <v>758</v>
+      </c>
+      <c r="F244" t="s">
+        <v>607</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H244" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>761</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>587</v>
+      </c>
+      <c r="D245" t="s">
+        <v>757</v>
+      </c>
+      <c r="E245" t="s">
+        <v>758</v>
+      </c>
+      <c r="F245" t="s">
+        <v>607</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H245" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>764</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>21</v>
+      </c>
+      <c r="D246" t="s">
+        <v>757</v>
+      </c>
+      <c r="E246" t="s">
+        <v>758</v>
+      </c>
+      <c r="F246" t="s">
+        <v>624</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H246" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>767</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>25</v>
+      </c>
+      <c r="D247" t="s">
+        <v>757</v>
+      </c>
+      <c r="E247" t="s">
+        <v>758</v>
+      </c>
+      <c r="F247" t="s">
+        <v>624</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H247" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>770</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>29</v>
+      </c>
+      <c r="D248" t="s">
+        <v>757</v>
+      </c>
+      <c r="E248" t="s">
+        <v>758</v>
+      </c>
+      <c r="F248" t="s">
+        <v>624</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H248" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>773</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>33</v>
+      </c>
+      <c r="D249" t="s">
+        <v>757</v>
+      </c>
+      <c r="E249" t="s">
+        <v>758</v>
+      </c>
+      <c r="F249" t="s">
+        <v>590</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H249" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>776</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>37</v>
+      </c>
+      <c r="D250" t="s">
+        <v>757</v>
+      </c>
+      <c r="E250" t="s">
+        <v>758</v>
+      </c>
+      <c r="F250" t="s">
+        <v>590</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H250" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>779</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>41</v>
+      </c>
+      <c r="D251" t="s">
+        <v>757</v>
+      </c>
+      <c r="E251" t="s">
+        <v>758</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H251" t="s">
+        <v>781</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8065,50 +9459,89 @@
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
     <hyperlink ref="G201" r:id="rId200"/>
     <hyperlink ref="G202" r:id="rId201"/>
     <hyperlink ref="G203" r:id="rId202"/>
     <hyperlink ref="G204" r:id="rId203"/>
     <hyperlink ref="G205" r:id="rId204"/>
     <hyperlink ref="G206" r:id="rId205"/>
     <hyperlink ref="G207" r:id="rId206"/>
     <hyperlink ref="G208" r:id="rId207"/>
     <hyperlink ref="G209" r:id="rId208"/>
     <hyperlink ref="G210" r:id="rId209"/>
     <hyperlink ref="G211" r:id="rId210"/>
     <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>