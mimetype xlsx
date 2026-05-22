--- v1 (2026-04-05)
+++ v2 (2026-05-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2006" uniqueCount="782">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2270" uniqueCount="890">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -2267,63 +2267,387 @@
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/274/pdl_3-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Honorária do Município de Jacarezinho à Dra. MARISTÉLA APARECIDA CANHOTO CARULA, Promotora de Justiça Titular da Vara de Família da Comarca de Jacarezinho.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/275/pdl_4-2025.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito de Jacarezinho, o Senhor MARCELO JOSÉ BERNARDELI PALHARES, para se ausentar do País pelo período de 17 (dezessete) dias.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/276/pdl_5-2025_cidadao_honorario_-_jose_luiz_mosca_junior.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário do Município de Jacarezinho ao Senhor JOSÉ LUIZ MOSCA JÚNIOR, atual Diretor Presidente da DACALDA.</t>
   </si>
   <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/360/pdl_6-2025_cidadao_benemerito_airtinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Benemérito do Município de Jacarezinho ao Empresário AIRTON JOSÉ SETTI NOGUEIRA.</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/361/pdl_7-2025_cidadao_honorario_fernando_da_farmacia.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário do Município de Jacarezinho ao Empresário FERNANDO DE CARVALHO PEREIRA.</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/362/pdl_8-2025.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário ao Administrador de Empresas JORGE KAWAI, atual Gerente-Geral da Agência CRESOL de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/363/pdl_9-2025_cidada_honoraria_rosilene_de_paula.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Honorária do Município de Jacarezinho à Professora ROSILENE DE PAULA STOPPA.</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/364/pdl_10-2025_cidadao_honorario_sargento_eberson.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Honorário ao Primeiro-Sargento EBERSON JOCELI DA COSTA PEREIRA, atual Chefe de Instrução do Tiro de Guerra 05-007 de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/365/pdl_11-2025_-_contas_2023.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação com ressalvas das Contas do Município de Jacarezinho, referentes ao Exercicío Financeiro de 2023.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/366/pdl_12-2025_-_contas_2024.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação com ressalvas das Contas do Município de Jacarezinho, referentes ao Exercicío Financeiro de 2024.</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/367/pdl_13-2025_cidada_benemerita_laura_lemos.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadã Benemérita do Município de Jacarezinho à Professora LAURA LEMOS GOMES DO AMARAL.</t>
+  </si>
+  <si>
     <t>313</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/313/mocao_de_aplausos_10-2025.pdf</t>
   </si>
   <si>
     <t>“MOÇÃO DE APLAUSOS 10/2025 –  Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, O Vereador que abaixo assina, com base no Artigo 110 do Regimento Interno, REQUER à Mesa, após deliberação do Plenário, a concessão de MOÇÃO DE APLAUSOS ao Senhor THIAGO SOUZA DA ROSA, Cabo da Polícia Militar do Estado do Paraná, lotado no 2º Batalhão, e à equipe composta pelos Médicos(a) Dr. Gabriel Antony Alves Veloso e Dra. Tauana Naiara Gonzaga Vitório e equipe de enfermagem composta pelas Senhoras Cléria Aparecida Madeira, Mariana Guedes, Camila Maria de Freitas Puchalski e pelo Senhor Elton da Silva Gomes, que no dia 15 de dezembro de 2025, por volta das 19h, atuaram no salvamento da criança Esther Dourado, filha da Senhora Ana Clara Dourado de Aquino, que havia ingerido um medicamento. Conforme o relato, após consulta na Santa Casa de Misericórdia de Jacarezinho, a mãe foi orientada a retornar para casa e oferecer leite à criança. Posteriormente, enquanto caminhava pela Avenida San</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>RINF</t>
+  </si>
+  <si>
+    <t>Requerimento de Informações</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/368/req_inf_1-2025_colosso_-_ismenia.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 1/2025 - Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando as condições precárias em que se encontram a Escola Municipal de Ensino Fundamental – EMEF Professora Ismênia de Lima Peixoto e a Escola Municipal de Educação Infantil – EMEI Alice Otênio, necessitando de manutenção para a garantia de bem-estar e segurança aos alunos; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. É possível realizar a pintura e a manutenção da infraestrutura das referidas instituições de ensino? 2. É possível construir banheiros e vestiários e instalar iluminação elétrica na quadra da EMEF Professora Ismênia? 3. Em caso negativo, favor apresentar justificativa. Jacarezinho/PR, 14 de janeiro de 2025. COLOSSO ACIMA DA MÉDIA Vereador/MDB”.</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/369/req_inf_2-2025_selonk_-_fafija.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 2/2025 - Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Diante da necessidade de conceder incentivo ao comércio local e às ações estudantis, visando ao desenvolvimento de nossa cidade e ao bem-estar geral da sociedade; considerando que, quinzenalmente, é realizada uma Feira no estacionamento da antiga Fafija, na Rua dos Estudantes, com a participação de estudantes e da comunidade; considerando,  também, que o estacionamento para ônibus localizado atrás da Fafija, na Rua Calixto Sales, está sendo ocupado por caminhões que são guardados na localidade; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. É possível instalar pontos de iluminação pública e tomadas 110 e 220V na Rua dos Estudantes, para a utilização dos feirantes? 2. É possível instalar placas de sinalização indicativa de exclusividade para ônibus no</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/370/req_inf_3-2025_selonk_rua_prof_arlindo_bessa.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 3/2025 - Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, No dia 10 de maio de 2024, o Vereador SERGINHO MARQUES apresentou o REQUERIMENTO DE INFORMAÇÕES 35/2024, questionamento ao Prefeito sobre a previsão de asfaltamento da Rua Professor Arlindo Bessa, bem como se existia a possibilidade de aproveitar os recursos da Emenda Parlamentar da Deputada Federal GLEISE HOFFMANN, no valor de R$ 250.000,00, que havia sido destinada para a pavimentação de vias públicas. Em resposta, a Secretária de Desenvolvimento Urbano informou que estava sendo realizada a readequação do orçamento para a licitação da obra, e que se a Emenda estivesse disponível, haveria sim a possibilidade de sua utilização, sendo necessária a complementação do valor, tendo em vista que a previsão da obra estava estimada em R$ 800.000,00. A pavimentação da mencionada rua é uma reivindicação antiga dos moradores da localidade e de bairros como Nova Jacarezinho, Campo Belo I e II</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/371/req_inf_4-2025_selonk_passarela.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 4/2025 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, No dia 11 de outubro de 2024, o Vereador SERGINHO MARQUES apresentou o REQUERIMENTO DE INFORMAÇÕES 74/2024, questionamento à EMPRESA EPR LITORAL PIONEIRO S.A. sobre a possibilidade de realizar um estudo técnico para implantação de uma passarela para a travessia de pedestres na Rodovia BR-153, entre o Jardim São Luiz I e Jardim São Luiz II, para garantir segurança aos moradores da localidade. Em resposta, a Concessionária esclareceu que a implantação de passarela de pedestres no Km 19+740 da BR-153 está prevista no escopo do Contrato de Concessão 02/2023, para o terceiro ano da Concessão, devendo ocorrer até fevereiro/2027. Considerando a instalação da passarela demanda urgência, tendo em vista o grande risco que os moradores do Bairro Jardim São Luiz II correm ao atravessar a Rodovia para ter acesso aos demais bairros da cidade, inclusive as crianças para irem à escola e os idosos</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/372/req_inf_5-2025_colosso_-_futebol_suico.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 5/2025 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando a grande importância que o exercício de atividades esportivas possui para a saúde, o bem-estar e para a melhoria da qualidade de vida da população; considerando, ainda, a necessidade de incentivar a prática esportiva e oferecer meios para que os cidadãos possam se exercitar; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. É possível realizar a aquisição de um terreno situado na Rua Juriti, no Jardim São Luiz II, em frente ao imóvel de número 1.225 (de propriedade do Sr. Samuel Ferreira, popular “Pangaré”), e realizar a implantação de um campo de futebol suíço com banheiros e vestiários no local? 2. É possível instalar iluminação elétrica nos campos de futebol suíço da Vila Maria, Vila Rosa e da Vila Rural, bem como construir banheiros</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/373/req_inf_6-2025_colosso_-_pista_de_caminhada.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 6/2025 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando que o Poder Executivo Municipal ainda não iniciou as obras de implantação da pista de caminhada e ciclofaixa que estavam projetadas para serem construídas entre a Avenida Brasil e a Rua São Paulo, na Vila São Pedro, passando pelas margens das Rodovias BR-153 e PR-431; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Como está a situação dos processos para a implantação da ciclofaixa e pista de caminhada na referida localidade? 2. Existe previsão para o início e conclusão das obras? 3. Em caso negativo, favor apresentar justificativa. Jacarezinho/PR, 28 de janeiro de 2025. COLOSSO ACIMA DA MÉDIA Vereador/MDB”.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>Zola, Patrícia Martoni, Prof. Marcus Selonk, Serginho, Waguinho da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/374/req_inf_7-2025_waguinho_e_zola_-_sta_casa.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 7/2025 – Excelentíssimo Senhor Vice-Presidente da Câmara Municipal de Jacarezinho, O Vereador que abaixo assina tem recebido diversas denúncias sobre má gestão dos recursos repassados pelo Município à Misericórdia de Jacarezinho. Considerando que esta Casa de Leis tem a obrigação de fiscalizar os recursos públicos municipais, considerando ainda que, como cidadãos, os Vereadores têm o direito de ter acesso às informações atinentes aos recursos repassados pelo SUS; os Vereadores que abaixo assinam, com base no Artigo 108, §3º, Inciso VI do Regimento Interno, requerem à Mesa o envio de ofício ao ADMINISTRADOR DA MISERICÓRDIA DE JACAREZINHO, Senhor ELIEZER DE FREITAS, solicitando-lhe as seguintes informações: 1. Durante o exercício de 2020, qual foi o valor repassado à Misericórdia a título de subvenção pelo Município de Jacarezinho? ...</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>Serginho, Patrícia Martoni, Prof. Marcus Selonk, Waguinho da Saúde, Zola</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/375/req_inf_8-2025_serginho_e_outros-_tea.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 8/2025 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, No dia 30 de janeiro de 2025, foi realizada no Auditório desta Casa de Leis uma Reunião Especial para tratar sobre o atendimento, a inclusão e os direitos das pessoas com Transtorno do Espectro Autista – TEA. Na oportunidade, foram discutidas diversas demandas relacionadas à saúde, educação, assistência social e transporte, visando melhorias no atendimento e na inclusão dos autistas, bem como no suporte às suas famílias. Foram realizadas diversas reivindicações por familiares de pessoas com TEA, como por exemplo: a) contratação de mais profissionais especializados, especialmente psiquiatras, neurologistas, fonoaudiólogos e terapeutas ocupacionais; b) atendimento psicológico e psiquiátrico para autistas acima de 12 anos; c) concurso público para contratação de professores com especialização em Educação Especial voltada para TEA e capacitação dos servidores,...</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/376/req_inf_9-2025_colosso_-_acessibilidade_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 9/2025 -  Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando a necessidade de ampliar o acesso à educação, especialmente por pessoas com deficiência motora ou com dificuldade de locomoção; considerando, ainda, que o ônibus que realiza o transporte dos estudantes da Associação de Pais e Amigos dos Excepcionais – APAE de Jacarezinho não tem acessibilidade para os alunos cadeirantes, dificultando a entrada no veículo; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. É possível adquirir veículos com plataforma elevatória ou implantar o referido sistema nos ônibus que já realizam o transporte escolar, especialmente da APAE? 2. Em caso negativo, favor apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/377/req_inf_10-2025_zola_-_cameras_pedagio.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente da Câmara Municipal de Jacarezinho, Nos termos do Artigo 46 da Lei Orgânica de Jacarezinho, a Câmara Municipal realizará a “fiscalização contábil, financeira, orçamentária, operacional e patrimonial do Município e das entidades da administração direta e indireta, quanto à legalidade, legitimidade, economicidade, aplicação das subvenções e renúncia de receitas”. Considerando a necessidade de fiscalizar a arrecadação de tributos municipais relativos à exploração do serviço de pedágio, a fim de prevenir ou reprimir eventual sonegação fiscal; considerando, ainda, que o Imposto Sobre Serviços de Qualquer Natureza – ISSQN é calculado sobre a receita bruta arrecadada em todos os postos de cobrança de pedágio da rodovia explorada (Artigos 43 e 56 do Código Tributário Municipal); o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe informações</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/378/req_inf_11-2025_selonk_meio_ambiente_e_patrimonio.pdf</t>
+  </si>
+  <si>
+    <t>Diante da importância da preservação do meio ambiente e do patrimônio histórico e cultural para o desenvolvimento da sociedade, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Quais foram os projetos executados no Município e os recursos empreendidos nas áreas de meio ambiente, patrimônio histórico e turismo em nossa cidade durante o exercício de 2024? 2. Solicita a apresentação de relatório com a discriminação das ações e projetos realizados, bem como a cópia de comprovantes dos valores gastos.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/379/req_inf_12-2025_patricia_-_reforma_praca_sao_benedito.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Há possibilidade de realizar a reforma dos banheiros situados na Praça São Benedito, em caráter emergencial, a fim de possibilitar a sua reabertura para uso da população, garantindo assim a dignidade dos munícipes que fazem uso da citada praça? 2. Em caso de impossibilidade, favor apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/392/req_inf_13-2025_waguinho_-_cmeis.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. O Município recebeu algum relatório do Tribunal de Contas referente à auditoria? 2. Foram expedidas recomendações ao Município? Quais foram elas? 3. Foi recomendada a realização de reforma em EMEIs de nossa cidade? Quais são as instituições? 4. Solicita a apresentação de cópia dos documentos recebidos do TCE-PR e das respostas apresentadas pelo Poder Executivo referentes à auditoria em questão.</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/393/req_inf_14-2025_costa_praca_guadalajara.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe a seguinte informação: 1. É possível construir banheiros na Praça Guadalajara, a fim de garantir a dignidade dos munícipes que fazem uso do local? 2. Em caso negativo, favor apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/394/req_inf_15_-_patricia_-_anexo_-_abaixo-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO e ao SECRETÁRIO MUNICIPAL DE CONSERVAÇÃO URBANA,  solicitando-lhes a seguinte informação: 1. É possível realizar um Estudo Técnico sobre a viabilidade de instalar redutores de velocidade, tais como lombada, na Rua WAGNER MEIRELLES GODOY, em frente ao nº residencial 203, no Bairro Novo Aeroporto? 2. Em caso de impossibilidade, favor apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>Prof. Marcus Selonk, Costa, Patrícia Martoni, Waguinho da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/395/req_inf_16-2025_selonk_br-153_-_monjolinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>requer à Mesa o envio de ofício à SUPERINTENDÊNCIA REGIONAL NO PARANÁ DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTES – DNIT, ao DEPARTAMENTO DE ESTRADAS DE RODAGEM – DER/PR e à EMPRESA EPR LITORAL PIONEIRO S.A., solicitando-lhes as seguintes informações: 1. Foi incluída no Contrato de Concessão do Pedágio a construção de um dispositivo de segurança no Km 25 da Rodovia BR-153, para acesso aos Bairros Cachoeira e Monjolinho? 2. Em caso afirmativo, qual é a previsão para o início das obras de implantação? 3. Em caso negativo, é possível construir um dispositivo de segurança na localidade, seja por meio da implantação de redutor de velocidade, recuo, trevo ou intersecção? 4. Em caso de impossibilidade, solicita a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>Serginho, Costa, Patrícia Martoni, Prof. Marcus Selonk</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/396/req_inf_17-2025_serginho_-_auxiliares_administrativos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerem à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. É possível realizar a revisão e atualização do Plano de Carreira dos Servidores Municipais, a fim de contemplar a progressão horizontal (por antiguidade e merecimento) anualmente, tendo em vista que atualmente ocorre a cada 2 anos? 2.  É possível aumentar a progressão por conhecimento de 3 para 10%, a fim de incentivar a qualificação e o desenvolvimento profissional? 3. É possível conceder reajuste salarial em valor compatível com o de mercado, comparando-se com as cidades vizinhas, tendo em vista que os salários praticados em Jacarezinho se encontram defasados? 4. É possível disponibilizar cursos e programas de capacitação para os Auxiliares Administrativos e demais ocupantes de cargos efetivos? 5. Segue o Relatório com as reivindicações apresentadas pelos Servidores Municipais.</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/397/req_inf_18-2025_selonk_monjolinho.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando que não há coleta de lixo regular no Bairro Monjolinho, de modo que os cidadãos precisam se locomover por 10 Km até o Bairro Cachoeira para dar o destino adequado ao seu lixo; considerando, ainda, que muitas pessoas não possuem condições de se locomover até o local de depósito e são obrigadas a queimar os materiais ou depositá-los em valas; considerando, ainda, a  necessidade de zelar pela proteção ao meio ambiente, mediante a destinação correta dos resíduos sólidos; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. É possível instalar lixeiras no Bairro Monjolinho e realizar a coleta dos materiais depositados pelos moradores do local? 2. Em caso de impossibilidade, solicita a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/398/req_inf_19-2025_-_selonk-_rodoviaria.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que a Rodoviária Nova tem permanecido fechada na maior parte do período noturno e diante da necessidade de garantir segurança aos usuários do serviço de transporte coletivo intermunicipal e interestadual, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe a seguinte informação: 1. É possível ampliar a quantidade de Servidores Municipais que prestam serviços na Rodoviária, especialmente do cargo de Segurança ou Vigilante, a fim de manter o prédio público aberto no período das 6h00 à 24h00, tanto nos dias úteis quanto nos finais de semana, feriados e pontos facultativos? 2. Em caso de resposta negativa, solicita a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/399/req_inf_20-2025_-_selonk-_supervisor_geral_endemias.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que o Poder Executivo Municipal não dispõe do cargo ou função de Supervisor de Endemias em seu quadro de pessoal, conforme sugerido no manual das Diretrizes Nacionais para a Prevenção e Controle de Epidemias de Dengue, do Ministério da Saúde; considerando, ainda, a importância da existência de um profissional na área, para atuar no combate à dengue e supervisionar o trabalho da equipe; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe a seguinte informação: 1. É possível instituir uma função gratificada de Supervisor de Endemias no quadro geral da Administração Pública Municipal? 2. Em caso de resposta negativa, solicita a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/400/req_inf_21-2025_-_selonk-_alteracao_de_sentido_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Considerando o aumento do fluxo de veículos nas principais vias do Bairro Vila São Pedro e o consequente aumento da quantidade de acidentes; considerando, ainda, a necessidade de garantir segurança a todos cidadãos que transitam pelo local, especialmente aos pedestres; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe a seguinte informação: 1. É possível realizar um estudo para análise da viabilidade de modificação do sistema viário da Vila São Pedro, a fim de alterar para mão única o trânsito da Rua São Paulo, no sentido da entrada para a cidade, e da Rua José Pavan, no sentido da saída para Cambará? 2. Em caso de resposta negativa, solicita a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/401/req_inf_22-2025_waguinho.pdf</t>
+  </si>
+  <si>
+    <t>Considerando a vigência da Lei Municipal n.º 4.000, de 20 de agosto de 2021, que instituiu a exigência de "Ficha Limpa" para a nomeação nos cargos comissionados existentes nos órgãos dos Poderes Executivo e Legislativo Municipais, considerando, ainda, que em 31 de dezembro de 2024, se encerrou o mandato anterior, e em 1.º de janeiro deste ano se iniciou o segundo mandato do atual Prefeito, Marcelo Palhares, data a partir da qual este nomeou todos os ocupantes de cargos em comissão e Secretários Municipais daquele Poder; o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. De que maneira o Poder Executivo controla o cumprimento desta Lei quando realiza nomeações de cargos comissionados e Secretários Municipais? 2. Como certamente o Departamento de Recursos Humanos dispõe dessas informações, favor apresentar as certidões negativas de antecedentes cível e criminal</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>Luciane Alves, Patrícia Martoni</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/402/req_inf_23-2025_luciane_e_patricia_-_casa_abrigo_mulheres_e_dependentes.pdf</t>
+  </si>
+  <si>
+    <t>Requerem à Mesa o envio de ofício ao  PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. É possível implantar uma Casa Abrigo de Proteção da Mulher no segundo andar da Casa Rosa, a fim de ofertar o serviço de acolhimento institucional para mulheres vítimas de violência doméstica familiar e seus dependentes? 2. Há possibilidade de desenvolver um projeto com as Empresas Terceirizadas do Município, para garantir a oferta de 10% das vagas de emprego às mulheres vítimas de violência doméstica e familiar? 3. Em caso de impossibilidade, favor apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>Luciane Alves, Patrícia Martoni, Waguinho da Saúde</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/403/req_inf_24-2025_luciane_patricia_e_waguinho_-_farmacia_municipal-1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Requerem à Mesa o envio de ofício ao  PREFEITO DE JACAREZINHO, solicitando-lhe a seguinte informação: 1. É possível alterar o local de funcionamento da Farmácia Municipal, instalando-a em um local mais amplo e preparado para que os servidores possam exercer melhor seus trabalhos e prestar um atendimento humanizado aos pacientes, bem como com um espaço mais amplo, com acessibilidade, cadeiras e bebedouro para que a população possa ser atendida com dignidade? 2. Em caso de impossibilidade, favor apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/404/req_inf_26-2025_costa_-_guarda_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que a criação da Guarda Municipal traria inúmeros benefícios à população, tais como: •	aumento da presença de agentes de segurança nas ruas, coibindo a criminalidade; • proteção do patrimônio público e das escolas municipais; • apoio às forças de segurança estaduais e federais; • promoção de atividades educativas e preventivas junto à comunidade; • realização de atividades de serviço de trânsito municipal, auxiliando na organização e fiscalização do tráfego local; Considerando, ainda, a importância de reforçar a segurança pública em nosso Município, mediante a criação da Guarda Municipal; o Vereador que abaixo assina,  com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao  PREFEITO DE JACAREZINHO, solicitando-lhe a seguinte informação: 1. É possível realizar um estudo sobre a viabilidade de implementação da Guarda Municipal em nossa cidade, bem como realizar a análise das providências legais e orçamentárias necessárias para a concretização desse i</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>EIMP</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/225/emenda_imp._individual_1-2025_serginho_saude.pdf</t>
   </si>
   <si>
     <t>Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 262.000,00, incluindo-o no Orçamento da Secretaria Municipal de Saúde para as seguintes ações e serviços</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/226/emenda_imp._individual_2-2025_serginho_com_anexos.pdf</t>
   </si>
   <si>
     <t>Reserva Parlamentar, conforme a Emenda à Lei Orgânica 1/2016 – Orçamento Impositivo, no montante de R$ 257.000,00, direcionando-o para as ações e serviços constantes da tabela abaixo</t>
   </si>
@@ -2705,68 +3029,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/41/ple_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/42/ple_3-2025_oficio_95_-_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/43/ple_4-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/44/ple_5-2025_-_nao_foi_lido.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/45/ple_6-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/46/ple_7-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/47/ple_8-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/48/ple_9-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/49/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/51/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/52/ple_13-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/53/ple_14-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/55/ple_16-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/56/ple_17-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/57/ple_18-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/58/ple_19-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/59/ple_21-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/60/ple_22-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/61/ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/62/ple_24-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/63/ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/64/ple_26-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_27-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_28-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_29-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_30-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/69/ple_31-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/70/ple_32-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/71/ple_33-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_34-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/73/ple_35-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/74/ple_36-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/75/ple_37-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/77/ple_39-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/78/ple_40-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/79/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/80/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/81/ple_43-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/82/ple_44-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/83/ple_45-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/84/ple_46-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/85/ple_47-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/86/ple_48-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/87/ple_49-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/88/ple_50-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/89/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_52-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_53-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/92/ple_54-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/93/ple_55-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/94/ple_56-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/95/ple_57-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/96/ple_58-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/97/ple_59-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/98/ple_60-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/99/ple_61-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/100/ple_62-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/101/ple_63-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/102/ple_64-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/103/ple_65-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/104/ple_66-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/105/ple_67-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/106/ple_68-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/107/ple_69-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/108/ple_70-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/109/ple_71-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/110/ple_72-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/112/ple_74-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/113/ple_75-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/114/ple_76-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/115/ple_77-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/116/ple_78-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/117/ple_79-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/118/ple_80-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/119/ple_81-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/120/ple_82-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/121/ple_83-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/122/ple_84-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/123/ple_85-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/124/ple_86-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/125/ple_87-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/126/ple_88-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/127/ple_89-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/128/ple_90-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/129/ple_91-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/130/ple_92-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/131/ple_93-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/132/ple_94-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/133/ple_95-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/134/ple_96-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/135/ple_97-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/136/ple_98-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/137/ple_99-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/138/ple_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/139/ple_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/141/ple_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/142/ple_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/143/ple_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/144/ple_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/145/ple_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/146/ple_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/147/ple_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/148/ple_110-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/149/ple_111-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/150/ple_112-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/151/ple_113-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/152/ple_114-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/153/ple_115-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/154/ple_116-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/155/ple_118-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/156/ple_119-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/157/ple_120-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/158/ple_121-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/161/ple_122-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/162/ple_123-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/163/ple_124-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/164/ple_125-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/165/ple_126-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/166/ple_127-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/167/ple_128-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/168/ple_129-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/169/ple_130-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/170/ple_131-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/171/ple_132-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/172/ple_133-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/173/ple_134-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/174/ple_135-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/175/ple_136-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/176/ple_137-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/177/ple_138-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/178/ple_139-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/179/ple_140-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/180/ple_141-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/181/ple_142-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/182/ple_143-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/183/ple_144-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_no_145_-_loa_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/185/ple_146-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/186/ple_147-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/187/ple_148-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/188/ple_149-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/189/ple_150-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/190/ple_151-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/191/ple_152-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ple_153-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/208/ple_154-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ple_155-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/210/ple_156-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ple_157-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ple_158-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ple_159-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/214/ple_160-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/215/ple_161-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ple_162-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/217/ple_163-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/218/ple_164-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/219/ple_165-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ple_166-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ple_167-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ple_168-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ple_169-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/224/ple_170-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/245/ple_171-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/246/ple_172-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/247/ple_173-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/248/ple_174-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ple_175-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/250/ple_176-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ple_177-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/252/ple_178-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/253/ple_179-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ple_180-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/256/ple_182-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/257/ple_183-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/258/ple_184-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/2/02-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/3/03-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/4/04-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/5/05-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pll_7-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/7/08-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/8/09-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/9/pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/10/pll_11-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pll_12-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/12/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pll_14-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/14/pll_15-2025_colosso_praca_rotary.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/15/pll_16-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/16/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/17/pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/18/pll_19-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/19/pll_20-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/20/pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/21/pll_22-2025_patricia_-_altera_a_lei_mun_876-86_-_rua_cel_odahyr.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/22/pll_23-2025_selonk_-_semana_da_historia_local.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/23/pll_24-2025_waguinho_-_disque_denuncia_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/24/pll_25-2025_waguinho_-_adote_um_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pll_26-2025_waguinho_-_parada_segura_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/26/pll_27-2025_waguinho_-_capacitacao_para_servidores_-_tea.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pll_28-2025_waguinho_-_agricultura_urbana_e_hortas_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pll_29-2025_waguinho_-_valorizacao_profissionais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/29/pll_30-2025_waguinho_-_incentivo_contratacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/30/pll_31-2025_waguinho_-_selo_amigo_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/31/pll_32-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pll_33-2025_serginho_-_lei_felca.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/33/pll_34-2025_zola_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/34/pll_35-2025_colosso.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/35/pll_36-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/36/pll_37-2025_selonk_-_turismo_no_campo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/37/pll_38-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pll_39-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/39/pll_40-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/40/pll_41-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/159/pll_42-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/160/pll_43-2025_waguinho_-_fila_zero.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/259/pll_44-2025_rua_valter_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/260/pll_45-2025_todos_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/232/pll_46-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/261/plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/262/plc_2-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/263/plc_3-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/264/plc_4-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/265/plc_5-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/266/pelom_1-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/267/pr_1-2025_-_nao_foi_lido.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/268/pr_2-2025_alteracao_ri_-_ordem_da_palavra_livre.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/269/pr_3-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/270/pr_4-2025_alteracao_ri_-_traje_nas_sessoes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/271/pr_5-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/272/pdl_1-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/273/pdl_2-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/274/pdl_3-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/275/pdl_4-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/276/pdl_5-2025_cidadao_honorario_-_jose_luiz_mosca_junior.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/313/mocao_de_aplausos_10-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/225/emenda_imp._individual_1-2025_serginho_saude.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/226/emenda_imp._individual_2-2025_serginho_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/228/emenda_imp._individual_4-2025_costa_saude.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/229/emenda_imp._individual_5-2025_costa_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/230/emenda_imp._de_bancada_6-2025_costa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_imp._individual_7-2025_zola_saude.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/243/emenda_imp._individual_8-2025_zola.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/244/emenda_imp._de_bancada_9-2025_zola.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/41/ple_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/42/ple_3-2025_oficio_95_-_retirada_de_pauta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/43/ple_4-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/44/ple_5-2025_-_nao_foi_lido.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/45/ple_6-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/46/ple_7-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/47/ple_8-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/48/ple_9-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/49/ple_10-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/51/ple_12-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/52/ple_13-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/53/ple_14-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/55/ple_16-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/56/ple_17-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/57/ple_18-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/58/ple_19-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/59/ple_21-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/60/ple_22-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/61/ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/62/ple_24-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/63/ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/64/ple_26-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/65/ple_27-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/66/ple_28-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/67/ple_29-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/68/ple_30-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/69/ple_31-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/70/ple_32-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/71/ple_33-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/72/ple_34-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/73/ple_35-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/74/ple_36-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/75/ple_37-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/77/ple_39-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/78/ple_40-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/79/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/80/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/81/ple_43-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/82/ple_44-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/83/ple_45-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/84/ple_46-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/85/ple_47-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/86/ple_48-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/87/ple_49-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/88/ple_50-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/89/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/90/ple_52-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/91/ple_53-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/92/ple_54-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/93/ple_55-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/94/ple_56-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/95/ple_57-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/96/ple_58-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/97/ple_59-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/98/ple_60-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/99/ple_61-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/100/ple_62-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/101/ple_63-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/102/ple_64-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/103/ple_65-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/104/ple_66-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/105/ple_67-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/106/ple_68-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/107/ple_69-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/108/ple_70-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/109/ple_71-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/110/ple_72-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/112/ple_74-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/113/ple_75-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/114/ple_76-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/115/ple_77-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/116/ple_78-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/117/ple_79-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/118/ple_80-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/119/ple_81-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/120/ple_82-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/121/ple_83-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/122/ple_84-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/123/ple_85-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/124/ple_86-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/125/ple_87-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/126/ple_88-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/127/ple_89-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/128/ple_90-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/129/ple_91-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/130/ple_92-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/131/ple_93-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/132/ple_94-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/133/ple_95-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/134/ple_96-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/135/ple_97-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/136/ple_98-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/137/ple_99-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/138/ple_100-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/139/ple_101-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/141/ple_103-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/142/ple_104-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/143/ple_105-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/144/ple_106-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/145/ple_107-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/146/ple_108-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/147/ple_109-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/148/ple_110-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/149/ple_111-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/150/ple_112-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/151/ple_113-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/152/ple_114-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/153/ple_115-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/154/ple_116-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/155/ple_118-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/156/ple_119-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/157/ple_120-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/158/ple_121-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/161/ple_122-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/162/ple_123-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/163/ple_124-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/164/ple_125-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/165/ple_126-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/166/ple_127-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/167/ple_128-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/168/ple_129-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/169/ple_130-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/170/ple_131-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/171/ple_132-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/172/ple_133-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/173/ple_134-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/174/ple_135-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/175/ple_136-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/176/ple_137-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/177/ple_138-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/178/ple_139-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/179/ple_140-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/180/ple_141-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/181/ple_142-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/182/ple_143-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/183/ple_144-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_no_145_-_loa_-_orcamento_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/185/ple_146-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/186/ple_147-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/187/ple_148-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/188/ple_149-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/189/ple_150-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/190/ple_151-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/191/ple_152-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/207/ple_153-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/208/ple_154-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ple_155-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/210/ple_156-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ple_157-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ple_158-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/213/ple_159-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/214/ple_160-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/215/ple_161-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/216/ple_162-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/217/ple_163-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/218/ple_164-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/219/ple_165-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ple_166-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ple_167-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ple_168-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ple_169-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/224/ple_170-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/245/ple_171-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/246/ple_172-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/247/ple_173-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/248/ple_174-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/249/ple_175-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/250/ple_176-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/251/ple_177-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/252/ple_178-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/253/ple_179-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/254/ple_180-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/256/ple_182-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/257/ple_183-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/258/ple_184-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/2/02-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/3/03-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/4/04-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/5/05-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/6/pll_7-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/7/08-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/8/09-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/9/pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/10/pll_11-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/11/pll_12-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/12/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/13/pll_14-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/14/pll_15-2025_colosso_praca_rotary.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/15/pll_16-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/16/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/17/pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/18/pll_19-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/19/pll_20-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/20/pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/21/pll_22-2025_patricia_-_altera_a_lei_mun_876-86_-_rua_cel_odahyr.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/22/pll_23-2025_selonk_-_semana_da_historia_local.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/23/pll_24-2025_waguinho_-_disque_denuncia_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/24/pll_25-2025_waguinho_-_adote_um_bem_publico.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/25/pll_26-2025_waguinho_-_parada_segura_para_mulheres.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/26/pll_27-2025_waguinho_-_capacitacao_para_servidores_-_tea.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/27/pll_28-2025_waguinho_-_agricultura_urbana_e_hortas_comunitarias.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/28/pll_29-2025_waguinho_-_valorizacao_profissionais.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/29/pll_30-2025_waguinho_-_incentivo_contratacao_de_mulheres.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/30/pll_31-2025_waguinho_-_selo_amigo_dos_animais.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/31/pll_32-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/32/pll_33-2025_serginho_-_lei_felca.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/33/pll_34-2025_zola_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/34/pll_35-2025_colosso.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/35/pll_36-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/36/pll_37-2025_selonk_-_turismo_no_campo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/37/pll_38-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/38/pll_39-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/39/pll_40-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/40/pll_41-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/159/pll_42-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/160/pll_43-2025_waguinho_-_fila_zero.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/259/pll_44-2025_rua_valter_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/260/pll_45-2025_todos_os_anexos.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/232/pll_46-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/261/plc_1-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/262/plc_2-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/263/plc_3-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/264/plc_4-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/265/plc_5-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/266/pelom_1-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/267/pr_1-2025_-_nao_foi_lido.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/268/pr_2-2025_alteracao_ri_-_ordem_da_palavra_livre.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/269/pr_3-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/270/pr_4-2025_alteracao_ri_-_traje_nas_sessoes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/271/pr_5-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/272/pdl_1-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/273/pdl_2-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/274/pdl_3-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/275/pdl_4-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/276/pdl_5-2025_cidadao_honorario_-_jose_luiz_mosca_junior.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/360/pdl_6-2025_cidadao_benemerito_airtinho.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/361/pdl_7-2025_cidadao_honorario_fernando_da_farmacia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/362/pdl_8-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/363/pdl_9-2025_cidada_honoraria_rosilene_de_paula.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/364/pdl_10-2025_cidadao_honorario_sargento_eberson.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/365/pdl_11-2025_-_contas_2023.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/366/pdl_12-2025_-_contas_2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/367/pdl_13-2025_cidada_benemerita_laura_lemos.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/313/mocao_de_aplausos_10-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/368/req_inf_1-2025_colosso_-_ismenia.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/369/req_inf_2-2025_selonk_-_fafija.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/370/req_inf_3-2025_selonk_rua_prof_arlindo_bessa.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/371/req_inf_4-2025_selonk_passarela.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/372/req_inf_5-2025_colosso_-_futebol_suico.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/373/req_inf_6-2025_colosso_-_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/374/req_inf_7-2025_waguinho_e_zola_-_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/375/req_inf_8-2025_serginho_e_outros-_tea.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/376/req_inf_9-2025_colosso_-_acessibilidade_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/377/req_inf_10-2025_zola_-_cameras_pedagio.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/378/req_inf_11-2025_selonk_meio_ambiente_e_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/379/req_inf_12-2025_patricia_-_reforma_praca_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/392/req_inf_13-2025_waguinho_-_cmeis.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/393/req_inf_14-2025_costa_praca_guadalajara.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/394/req_inf_15_-_patricia_-_anexo_-_abaixo-assinado.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/395/req_inf_16-2025_selonk_br-153_-_monjolinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/396/req_inf_17-2025_serginho_-_auxiliares_administrativos_assinado.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/397/req_inf_18-2025_selonk_monjolinho.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/398/req_inf_19-2025_-_selonk-_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/399/req_inf_20-2025_-_selonk-_supervisor_geral_endemias.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/400/req_inf_21-2025_-_selonk-_alteracao_de_sentido_de_rua.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/401/req_inf_22-2025_waguinho.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/402/req_inf_23-2025_luciane_e_patricia_-_casa_abrigo_mulheres_e_dependentes.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/403/req_inf_24-2025_luciane_patricia_e_waguinho_-_farmacia_municipal-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/404/req_inf_26-2025_costa_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/225/emenda_imp._individual_1-2025_serginho_saude.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/226/emenda_imp._individual_2-2025_serginho_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/228/emenda_imp._individual_4-2025_costa_saude.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/229/emenda_imp._individual_5-2025_costa_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/230/emenda_imp._de_bancada_6-2025_costa.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/231/emenda_imp._individual_7-2025_zola_saude.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/243/emenda_imp._individual_8-2025_zola.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2025/244/emenda_imp._de_bancada_9-2025_zola.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H251"/>
+  <dimension ref="A1:H284"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="120.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="135.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -9023,271 +9347,1129 @@
       </c>
       <c r="D242" t="s">
         <v>734</v>
       </c>
       <c r="E242" t="s">
         <v>735</v>
       </c>
       <c r="F242" t="s">
         <v>601</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>749</v>
       </c>
       <c r="H242" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>751</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D243" t="s">
+        <v>734</v>
+      </c>
+      <c r="E243" t="s">
+        <v>735</v>
+      </c>
+      <c r="F243" t="s">
+        <v>593</v>
+      </c>
+      <c r="G243" s="1" t="s">
         <v>752</v>
       </c>
-      <c r="E243" t="s">
+      <c r="H243" t="s">
         <v>753</v>
-      </c>
-[...7 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>754</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>33</v>
+      </c>
+      <c r="D244" t="s">
+        <v>734</v>
+      </c>
+      <c r="E244" t="s">
+        <v>735</v>
+      </c>
+      <c r="F244" t="s">
+        <v>593</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="H244" t="s">
         <v>756</v>
-      </c>
-[...19 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>587</v>
+        <v>37</v>
       </c>
       <c r="D245" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="E245" t="s">
+        <v>735</v>
+      </c>
+      <c r="F245" t="s">
+        <v>593</v>
+      </c>
+      <c r="G245" s="1" t="s">
         <v>758</v>
       </c>
-      <c r="F245" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H245" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D246" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="E246" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="F246" t="s">
-        <v>624</v>
+        <v>593</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="H246" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D247" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="E247" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="F247" t="s">
-        <v>624</v>
+        <v>593</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="H247" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="D248" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="E248" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="F248" t="s">
-        <v>624</v>
+        <v>767</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>771</v>
+        <v>768</v>
       </c>
       <c r="H248" t="s">
-        <v>772</v>
+        <v>769</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>773</v>
+        <v>770</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="D249" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="E249" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="F249" t="s">
-        <v>590</v>
+        <v>767</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>774</v>
+        <v>771</v>
       </c>
       <c r="H249" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="D250" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="E250" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="F250" t="s">
-        <v>590</v>
+        <v>607</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>777</v>
+        <v>774</v>
       </c>
       <c r="H250" t="s">
-        <v>778</v>
+        <v>775</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>776</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>45</v>
+      </c>
+      <c r="D251" t="s">
+        <v>777</v>
+      </c>
+      <c r="E251" t="s">
+        <v>778</v>
+      </c>
+      <c r="F251" t="s">
+        <v>736</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>779</v>
       </c>
-      <c r="B251" t="s">
-[...2 lines deleted...]
-      <c r="C251" t="s">
+      <c r="H251" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>781</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" t="s">
+        <v>782</v>
+      </c>
+      <c r="E252" t="s">
+        <v>783</v>
+      </c>
+      <c r="F252" t="s">
+        <v>593</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H252" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>786</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>587</v>
+      </c>
+      <c r="D253" t="s">
+        <v>782</v>
+      </c>
+      <c r="E253" t="s">
+        <v>783</v>
+      </c>
+      <c r="F253" t="s">
+        <v>604</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H253" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>789</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>17</v>
+      </c>
+      <c r="D254" t="s">
+        <v>782</v>
+      </c>
+      <c r="E254" t="s">
+        <v>783</v>
+      </c>
+      <c r="F254" t="s">
+        <v>604</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H254" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>792</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>21</v>
+      </c>
+      <c r="D255" t="s">
+        <v>782</v>
+      </c>
+      <c r="E255" t="s">
+        <v>783</v>
+      </c>
+      <c r="F255" t="s">
+        <v>604</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H255" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>795</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>25</v>
+      </c>
+      <c r="D256" t="s">
+        <v>782</v>
+      </c>
+      <c r="E256" t="s">
+        <v>783</v>
+      </c>
+      <c r="F256" t="s">
+        <v>593</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H256" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>798</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>29</v>
+      </c>
+      <c r="D257" t="s">
+        <v>782</v>
+      </c>
+      <c r="E257" t="s">
+        <v>783</v>
+      </c>
+      <c r="F257" t="s">
+        <v>593</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H257" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>801</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>33</v>
+      </c>
+      <c r="D258" t="s">
+        <v>782</v>
+      </c>
+      <c r="E258" t="s">
+        <v>783</v>
+      </c>
+      <c r="F258" t="s">
+        <v>802</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H258" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>805</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>37</v>
+      </c>
+      <c r="D259" t="s">
+        <v>782</v>
+      </c>
+      <c r="E259" t="s">
+        <v>783</v>
+      </c>
+      <c r="F259" t="s">
+        <v>806</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H259" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>809</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
         <v>41</v>
       </c>
-      <c r="D251" t="s">
-[...9 lines deleted...]
-        <v>781</v>
+      <c r="D260" t="s">
+        <v>782</v>
+      </c>
+      <c r="E260" t="s">
+        <v>783</v>
+      </c>
+      <c r="F260" t="s">
+        <v>593</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H260" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>812</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>45</v>
+      </c>
+      <c r="D261" t="s">
+        <v>782</v>
+      </c>
+      <c r="E261" t="s">
+        <v>783</v>
+      </c>
+      <c r="F261" t="s">
+        <v>590</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H261" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>815</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>49</v>
+      </c>
+      <c r="D262" t="s">
+        <v>782</v>
+      </c>
+      <c r="E262" t="s">
+        <v>783</v>
+      </c>
+      <c r="F262" t="s">
+        <v>604</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H262" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>818</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>53</v>
+      </c>
+      <c r="D263" t="s">
+        <v>782</v>
+      </c>
+      <c r="E263" t="s">
+        <v>783</v>
+      </c>
+      <c r="F263" t="s">
+        <v>614</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H263" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>821</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>57</v>
+      </c>
+      <c r="D264" t="s">
+        <v>782</v>
+      </c>
+      <c r="E264" t="s">
+        <v>783</v>
+      </c>
+      <c r="F264" t="s">
+        <v>601</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H264" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>824</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>61</v>
+      </c>
+      <c r="D265" t="s">
+        <v>782</v>
+      </c>
+      <c r="E265" t="s">
+        <v>783</v>
+      </c>
+      <c r="F265" t="s">
+        <v>624</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H265" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>827</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>65</v>
+      </c>
+      <c r="D266" t="s">
+        <v>782</v>
+      </c>
+      <c r="E266" t="s">
+        <v>783</v>
+      </c>
+      <c r="F266" t="s">
+        <v>614</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H266" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>830</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>68</v>
+      </c>
+      <c r="D267" t="s">
+        <v>782</v>
+      </c>
+      <c r="E267" t="s">
+        <v>783</v>
+      </c>
+      <c r="F267" t="s">
+        <v>831</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H267" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>834</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>72</v>
+      </c>
+      <c r="D268" t="s">
+        <v>782</v>
+      </c>
+      <c r="E268" t="s">
+        <v>783</v>
+      </c>
+      <c r="F268" t="s">
+        <v>835</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H268" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>838</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>76</v>
+      </c>
+      <c r="D269" t="s">
+        <v>782</v>
+      </c>
+      <c r="E269" t="s">
+        <v>783</v>
+      </c>
+      <c r="F269" t="s">
+        <v>604</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H269" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>841</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>80</v>
+      </c>
+      <c r="D270" t="s">
+        <v>782</v>
+      </c>
+      <c r="E270" t="s">
+        <v>783</v>
+      </c>
+      <c r="F270" t="s">
+        <v>604</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H270" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>844</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>633</v>
+      </c>
+      <c r="D271" t="s">
+        <v>782</v>
+      </c>
+      <c r="E271" t="s">
+        <v>783</v>
+      </c>
+      <c r="F271" t="s">
+        <v>604</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H271" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>847</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>84</v>
+      </c>
+      <c r="D272" t="s">
+        <v>782</v>
+      </c>
+      <c r="E272" t="s">
+        <v>783</v>
+      </c>
+      <c r="F272" t="s">
+        <v>604</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H272" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>850</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>88</v>
+      </c>
+      <c r="D273" t="s">
+        <v>782</v>
+      </c>
+      <c r="E273" t="s">
+        <v>783</v>
+      </c>
+      <c r="F273" t="s">
+        <v>601</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H273" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>853</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>92</v>
+      </c>
+      <c r="D274" t="s">
+        <v>782</v>
+      </c>
+      <c r="E274" t="s">
+        <v>783</v>
+      </c>
+      <c r="F274" t="s">
+        <v>854</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H274" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>857</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>96</v>
+      </c>
+      <c r="D275" t="s">
+        <v>782</v>
+      </c>
+      <c r="E275" t="s">
+        <v>783</v>
+      </c>
+      <c r="F275" t="s">
+        <v>858</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H275" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>861</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>104</v>
+      </c>
+      <c r="D276" t="s">
+        <v>782</v>
+      </c>
+      <c r="E276" t="s">
+        <v>783</v>
+      </c>
+      <c r="F276" t="s">
+        <v>624</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H276" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>864</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>10</v>
+      </c>
+      <c r="D277" t="s">
+        <v>865</v>
+      </c>
+      <c r="E277" t="s">
+        <v>866</v>
+      </c>
+      <c r="F277" t="s">
+        <v>607</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H277" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>869</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>587</v>
+      </c>
+      <c r="D278" t="s">
+        <v>865</v>
+      </c>
+      <c r="E278" t="s">
+        <v>866</v>
+      </c>
+      <c r="F278" t="s">
+        <v>607</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H278" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>872</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>21</v>
+      </c>
+      <c r="D279" t="s">
+        <v>865</v>
+      </c>
+      <c r="E279" t="s">
+        <v>866</v>
+      </c>
+      <c r="F279" t="s">
+        <v>624</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H279" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>875</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>25</v>
+      </c>
+      <c r="D280" t="s">
+        <v>865</v>
+      </c>
+      <c r="E280" t="s">
+        <v>866</v>
+      </c>
+      <c r="F280" t="s">
+        <v>624</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="H280" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>878</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>29</v>
+      </c>
+      <c r="D281" t="s">
+        <v>865</v>
+      </c>
+      <c r="E281" t="s">
+        <v>866</v>
+      </c>
+      <c r="F281" t="s">
+        <v>624</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H281" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>881</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>33</v>
+      </c>
+      <c r="D282" t="s">
+        <v>865</v>
+      </c>
+      <c r="E282" t="s">
+        <v>866</v>
+      </c>
+      <c r="F282" t="s">
+        <v>590</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="H282" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>884</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>37</v>
+      </c>
+      <c r="D283" t="s">
+        <v>865</v>
+      </c>
+      <c r="E283" t="s">
+        <v>866</v>
+      </c>
+      <c r="F283" t="s">
+        <v>590</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H283" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>887</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>41</v>
+      </c>
+      <c r="D284" t="s">
+        <v>865</v>
+      </c>
+      <c r="E284" t="s">
+        <v>866</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H284" t="s">
+        <v>889</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -9498,50 +10680,83 @@
     <hyperlink ref="G227" r:id="rId226"/>
     <hyperlink ref="G228" r:id="rId227"/>
     <hyperlink ref="G229" r:id="rId228"/>
     <hyperlink ref="G230" r:id="rId229"/>
     <hyperlink ref="G231" r:id="rId230"/>
     <hyperlink ref="G232" r:id="rId231"/>
     <hyperlink ref="G233" r:id="rId232"/>
     <hyperlink ref="G234" r:id="rId233"/>
     <hyperlink ref="G235" r:id="rId234"/>
     <hyperlink ref="G236" r:id="rId235"/>
     <hyperlink ref="G237" r:id="rId236"/>
     <hyperlink ref="G238" r:id="rId237"/>
     <hyperlink ref="G239" r:id="rId238"/>
     <hyperlink ref="G240" r:id="rId239"/>
     <hyperlink ref="G241" r:id="rId240"/>
     <hyperlink ref="G242" r:id="rId241"/>
     <hyperlink ref="G243" r:id="rId242"/>
     <hyperlink ref="G244" r:id="rId243"/>
     <hyperlink ref="G245" r:id="rId244"/>
     <hyperlink ref="G246" r:id="rId245"/>
     <hyperlink ref="G247" r:id="rId246"/>
     <hyperlink ref="G248" r:id="rId247"/>
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>