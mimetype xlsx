--- v0 (2026-02-15)
+++ v1 (2026-04-06)
@@ -10,242 +10,1270 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="399">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Marcelo Palhares</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/192/ple_1-2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/192/ple_1-2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO EXECUTIVO 1/2026, que dispõe sobre a concessão de ovos de páscoa aos alunos da Rede Municipal de Ensino.</t>
   </si>
   <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO 2/2026, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, institui o Conselho Municipal dos Direitos da Criança e do Adolescente – CMDCA, a Conferência Municipal, o Plano Municipal, o Comitê de Participação de Adolescentes – CPA, o Fundo Municipal dos Direitos da Criança e do Adolescente – FMDCA, o Conselho Tutelar e dá outras providências, lido no Expediente da Sessão Ordinária de 23 de fevereiro de 2026, com Pareceres favoráveis emitidos pela Comissão de Redação, Legislação e Justiça e pela Comissão de Finanças e Orçamento..</t>
+  </si>
+  <si>
     <t>193</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/193/ple_3-2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/193/ple_3-2026.pdf</t>
   </si>
   <si>
     <t>Encaminha os PROJETOS DE LEI DO EXECUTIVO 3, 4 e 5/2026, que incluem no Plano Plurianual e na LDO-2026 a Ação 1.355 – Construção de Ponte em Estrutura Mista no Bairro Ouro Grande, com recursos oriundos de Emendas Parlamentares do Deputado Federal PEDRO LUPION, abrindo Crédito Adicional Especial no valor total de R$ 609.175,27.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/194/ple_4-2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/194/ple_4-2026.pdf</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/195/ple_5-2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/195/ple_5-2026.pdf</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Abre Crédito Adicional Suplementar no valor de R$ 1.161.291,01, para reforço de dotação orçamentária destinada ao pagamento do 2.° Reajuste Contratual da obra de Construção do Ambulatório Médico de Especialidades - AME.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder revisão geral e aumento real de 5,40% aos Servidores do Município de Jacarezinho.</t>
   </si>
   <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/233/ple_8-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a firmar Termo de Convênio e conceder subvenção social ao Instituto Brasil-Amazônia de Serviços Especializados e Saúde - INBASES, para a prestação de serviços essenciais de natureza médica no espaço físico da Santa Casa de Misericórdia de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/234/ple_9-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.410 – Construção do Restaurante do Povo no Bairro Aeroporto,  destinada ao pagamento da reprogramação da referida obra.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/235/ple_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 1.410 – Construção do Restaurante do Povo no Bairro Aeroporto, destinada ao pagamento da reprogramação da referida obra.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/236/ple_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor total de R$ 50.000,00, destinado ao pagamento da reprogramação da obra de Construção do Restaurante do Povo no Bairro Aeroporto.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/237/ple_12-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.457 – Transferência Financeira a entidades privadas sem fins lucrativos, com o fim de corrigir a natureza da despesa aberta na lei orçamentária relativa à Emenda Impositiva Individual 5/2025, de autoria do Vereador José Antonio Costa, com repasse de recursos financeiros para o PROVOPAR, destinados à aquisição de equipamentos e material permanente.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/238/ple_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 1.457 – Transferência Financeira a entidades privadas sem fins lucrativos, com o fim de corrigir a natureza da despesa aberta na lei orçamentária relativa à Emenda Impositiva Individual 5/2025, de autoria do Vereador José Antonio Costa, com repasse de recursos financeiros para o PROVOPAR, destinados para a aquisição de equipamentos e material permanente.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/239/ple_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor de R$ 10.000,00, destinados à aquisição de equipamentos e material permanente, com repasse de recursos financeiros para o PROVOPAR, corrigindo a natureza da despesa aberta na lei orçamentária relativa à Emenda Impositiva Individual 5/2025, de autoria do Vereador José Antonio Costa.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/240/ple_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.400 – Reforma da Rede de Média e Baixa Tensão no Centro de Eventos de Jacarezinho, com recursos oriundos de Emenda Parlamentar do Deputado Federal SANDRO ALEX.</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/241/ple_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 1.400 – Reforma da Rede de Média e Baixa Tensão no Centro de Eventos de Jacarezinho, com recursos oriundos de Emenda Parlamentar do Deputado Federal SANDRO ALEX.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/242/ple_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor de R$ 350.000,00, destinado à Reforma da Rede de Média e Baixa Tensão no Centro de Eventos de Jacarezinho, com recursos oriundos de Emenda Parlamentar do Deputado Federal SANDRO ALEX.</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>PROJETOS DE LEI DO EXECUTIVO 18, 19 e 20/2026, que incluem no Plano Plurianual e na LDO-2026 as Ações 1.461 – Reforma e Adequação do Centro Integrado de Tecnologia e Inovação – GENIUS PARQUETEC e 1.462 – Aquisição de Equipamentos e Material Permanente – GENIUS PARQUETEC, abrindo Crédito Adicional Especial no valor total de R$ 5.193.725,00, destinado à execução de convênio estadual para estruturação do ambiente municipal de inovação no espaço do antigo Instituto Brasileiro do Café – IBC.</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/278/ple_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/279/ple_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/280/ple_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETOS DE LEI DO EXECUTIVO 21, 22 e 23/2026, que incluem no Plano Plurianual e na LDO-2026 as Ações 1.409 e 2.343 – Fortalecimento de Ambientes de Inovação Regionais – Equipamentos e Materiais, abrindo Crédito Adicional Especial no valor total de R$ 1.627.962,29, destinado à criação de espaço “maker” para cursos de Robótica e Programação, entre outros, implementando ambientes de inovação com recursos de convênio estadual.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/281/ple_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/282/ple_23-2026.pdf</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/283/ple_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETOS DE LEI DO EXECUTIVO 24, 25 e 26/2026, que incluem no Plano Plurianual e na LDO-2026 a Ação 1.459 – Aquisição de um Veículo Tipo Van 0 Km, abrindo Crédito Adicional Especial no valor total de R$ 305.633,33, para atendimento das atividades da Secretaria Municipal de Cultura e Turismo, com recursos estaduais e contrapartida municipal</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/284/ple_25-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETOS DE LEI DO EXECUTIVO 24, 25 e 26/2026, que incluem no Plano Plurianual e na LDO-2026 a Ação 1.459 – Aquisição de um Veículo Tipo Van 0 Km, abrindo Crédito Adicional Especial no valor total de R$ 305.633,33, para atendimento das atividades da Secretaria Municipal de Cultura e Turismo, com recursos estaduais e contrapartida municipal.</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/285/ple_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/286/ple_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 5.021 – Aquisição de um Veículo Modelo Micro-ônibus 0 Km, para atendimento das demandas de transporte de crianças e adolescentes, conforme a Deliberação 14/2025-CEDCA/PR.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/287/ple_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 5.021 – Aquisição de um Veículo Modelo Micro-ônibus 0 Km, para atendimento das demandas de transporte de crianças e adolescentes, conforme a Deliberação 14/2025-CEDCA/PR.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/288/ple_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor total de R$ 423.859,64, destinado à aquisição de um Veículo Modelo Micro-ônibus 0 Km, para atendimento das demandas de transporte de crianças e adolescentes, conforme a Deliberação 14/2025-CEDCA/PR.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/289/ple_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.460 – Ampliação do Centro de Referência de Assistência Social – CRAS da Vila São Pedro, com recursos de convênio estadual, por intermédio da Secretaria de Estado das Cidades - SECID e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/290/ple_31-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 1.460 – Ampliação do Centro de Referência de Assistência Social – CRAS da Vila São Pedro, com recursos de convênio estadual, por intermédio da Secretaria de Estado das Cidades - SECID e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/291/ple_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor total de R$ 463.095,61, destinado à ampliação do Centro de Referência de Assistência Social – CRAS da Vila São Pedro, com recursos de convênio estadual, por intermédio da Secretaria de Estado das Cidades - SECID e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/292/ple_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.463 – Reforma do Ginásio de Esportes Cássio Arantes Pereira, com recursos do Governo Federal e contrapartida do Município, conforme o Convênio 983.237/MESP/CAIXA.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/293/ple_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 1.463 – Reforma do Ginásio de Esportes Cássio Arantes Pereira, com recursos do Governo Federal e contrapartida do Município no valor total de R$ 485.000,00, conforme o Convênio 983.237/MESP/CAIXA.</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/294/ple_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor total de R$ 485.000,00, destinado à Reforma do Ginásio de Esportes Cássio Arantes Pereira, com recursos do Governo Federal e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/295/ple_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar no valor de R$ 4.000.000,00, para reforço de dotação orçamentária destinada ao repasse de Subvenção Social ao Instituto Brasil-Amazônia de Serviços Especializados e Saúde – INBASES, responsável pela gestão da Santa Casa de Misericórdia de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/296/ple_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a contratar operação de crédito junto à Agência de Fomento do Paraná S.A. até o valor de R$ 11.591.740,39, para o financiamento de ações relacionadas à urbanização do Município de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/297/ple_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.464 – Aquisição de Equipamentos e Material Permanente, destinada à aquisição de equipamentos para a Secretaria Municipal de Educação, visando o desenvolvimento de ações do Plano Paraná Mais Cidades, com recursos estaduais e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/298/ple_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 1.464 – Aquisição de Equipamentos e Material Permanente, destinada à aquisição de equipamentos para a Secretaria Municipal de Educação, visando o desenvolvimento de ações do Plano Paraná Mais Cidades, com recursos estaduais e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor total de R$ 65.000,00, destinado à aquisição de equipamentos para a Secretaria Municipal de Educação, visando o desenvolvimento de ações do Plano Paraná Mais Cidades, com recursos estaduais e contrapartida do Município.</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/300/ple_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>Visa revogar a Lei Municipal 4.543, de 24 de março de 2025, que torna obrigatória a nomeação de servidor efetivo para o exercício da função de Fiscal de Contratos Administrativos no âmbito do Município de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/301/ple_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>Inclui no Plano Plurianual a Ação 1.465 – Implantação de Redes de Galerias de Águas Pluviais no Bairro Aeroporto, visando à execução de obras de combate a erosão e saneamento ambiental, com recursos oriundos do Governo Estadual por intermédio do Instituto Água e Terra – IAT, conforme Convênio 216/2025.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/302/ple_43-2026.pdf</t>
+  </si>
+  <si>
+    <t>Emenda a LDO-2026, incluindo a Ação 1.465 – Implantação de Redes de Galerias de Águas Pluviais no Bairro Aeroporto, visando à execução de obras de combate a erosão e saneamento ambiental, com recursos oriundos do Governo Estadual por intermédio do Instituto Água e Terra – IAT, conforme Convênio 216/2025.</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/303/ple_44-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial no valor total de R$ 6.040.735,57, destinado à execução de obras de combate a erosão e saneamento ambiental, com recursos oriundos do Governo Estadual por intermédio do Instituto Água e Terra – IAT, conforme Convênio 216/2025.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/304/ple_45-2026.pdf</t>
+  </si>
+  <si>
+    <t>Visa abrir Crédito Adicional Suplementar no valor de R$ 500.000,00, destinado ao reforço de dotação orçamentária para a contratação de 17 Agentes de Combate a Endemias, em razão do aumento de ocorrências envolvendo escorpiões e o mosquito “Aedes Aegypti”.</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/341/ple_46-2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Adicional de Produtividade para o cargo de Fiscal de Tributos, fixa parâmetros para sua concessão e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/346/ple_48-2026.pdf</t>
+  </si>
+  <si>
+    <t>institui o Sistema Municipal de Cultura de Jacarezinho, consolida os instrumentos de gestão cultural do Município e dá outras providências</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/347/ple_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>incluem no Plano Plurianual e na LDO-2026 as Ações 1.371 – Aquisição e Instalação de Equipamento de Sistema de Energia Solar Fotovoltaico – EMEF Ismênia de Lima Peixoto e 1.373 – Pavimentação e Adequação de Estradas Rurais – Bairro Água Feia, abrindo Crédito Adicional Especial no valor total de R$ 2.065.425,07, destinado à implantação das atividades de saneamento ambiental, manejo de água e solo, energias renováveis e obras sociais, comunitárias e de infraestrutura do Programa ITAIPU MAIS QUE ENERGIA, conforme o Instrumento de Repasse 4111803/2023.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/348/ple_50-2026.pdf</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/349/ple_51-2026.pdf</t>
+  </si>
+  <si>
     <t>196</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Waguinho da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/196/pll_1-2026_waguinho_-_terceirizados.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/196/pll_1-2026_waguinho_-_terceirizados.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 1/2026, que dispõe sobre a obrigatoriedade de adoção de sistema eletrônico de controle de frequência com identificação biométrica pelas empresas terceirizadas contratadas pelo Poder Público Municipal de Jacarezinho/PR.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>Serginho</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/197/pll_2-2026_serginho_-_lei_vitor_gabriel_da_silva.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/197/pll_2-2026_serginho_-_lei_vitor_gabriel_da_silva.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 2/2026, que visa instituir a “Lei VÍTOR GABRIEL DA SILVA”, a qual dispõe sobre a Campanha Municipal de Conscientização e Combate ao Consumo de Cigarros Eletrônicos e similares no ambiente escolar, no âmbito do Município de Jacarezinho/PR.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Patrícia Martoni</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/198/pll_3-2026_patricia_-__exigencia_cert_antecedentes_-_trabalho_com_crianca.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/198/pll_3-2026_patricia_-__exigencia_cert_antecedentes_-_trabalho_com_crianca.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 3/2026, que dispõe sobre a obrigatoriedade de apresentação de certidão de antecedentes criminais para o exercício de atividades profissionais ou voluntárias que envolvam contato direto e habitual com crianças e adolescentes, no âmbito da Administração Pública Municipal de Jacarezinho direta, indireta e instituições privadas, e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/203/pll_4-2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/203/pll_4-2026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a conceder revisão e reajuste salarial no percentual de 5,4%, a título de recomposição das perdas inflacionárias acumuladas ao longo do ano 2025.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/204/pll_5-2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/204/pll_5-2026.pdf</t>
   </si>
   <si>
     <t>utoriza os Poderes Legislativo e Executivo a concederem revisão de 4,26% no subsídio dos Vereadores, do Presidente da Câmara, do Prefeito, Vice-Prefeito e Secretários Municipais, a título de recomposição das perdas inflacionárias acumuladas ao longo do ano 2025.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Atribui o nome de ROSA VIESQUI SCARABEL à atual Rua 14 do Parque dos Ipês.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Institui a Lei ‘CÃO ORELHA” no âmbito do Município de Jacarezinho e dá  outras providências.</t>
   </si>
   <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/305/pll_8-2026_patricia_-__politica_municipal_pessoa_com_tea.docx.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Municipal de Atendimento Integral à Pessoa com Transtorno do Espectro Autista (TEA) no âmbito do Município de Jacarezinho, garantindo atendimento às pessoas com TEA em todas as fases da vida, incluindo crianças, adolescentes, adultos, e idosos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>Colosso Acima da Média</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/306/pll_9-2026_patricia_-_avenida_dr_paulo__diniz.pdf</t>
+  </si>
+  <si>
+    <t>Atribui o nome de AVENIDA DR. PAULO DINIZ à Avenida entre o IFPR e a Faculdade de Odontologia – entre a Av. Dr. Tito no Bairro Anita Moreira e a Rua Pedro Coelho de Miranda no Jardim Panorama.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/345/pll_10-2026.pdf</t>
+  </si>
+  <si>
+    <t>altera a Lei Municipal 3.713, de 14 de novembro de 2019, que obriga as concessionárias e permissionárias de serviços públicos a restabelecerem o pavimento das vias públicas danificadas por serviços de reparo e/ou manutenção.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>Luciane Alves</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/356/pll_11-2026_luciane_rua_elenice_l._da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Visa atribuir o nome de ELENICE LOURENÇO DA SILVA à atual Rua Projetada 2 do Jardim Marília.</t>
+  </si>
+  <si>
     <t>201</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/201/plc_1-2026.pdf</t>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/201/plc_1-2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único ao Artigo 278 da Lei Complementar 96 - Código de Posturas, estabelecendo a imposição de multa no valor de 20 (vinte) a 100 (cem) Unidades Fiscais a qualquer pessoa que maltratar ou praticar atos de crueldade contra os animais.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda a Lei Orgânica</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/307/pelom_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>Visa acrescentar o Parágrafo Único ao Artigo 13-A e o § 4.º ao Artigo 64 da Lei Orgânica Municipal, possibilitando o pagamento de indenização por férias não gozadas ao Prefeito, Presidente e Primeiro Secretário da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/308/pdl_1-2026_cid._ben._alfeu_jr..pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadão Benemérito do Município de Jacarezinho ao Advogado ALFEU PAULO DA SILVA JÚNIOR.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/309/pdl_2-2026_licenca_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>Concede licença ao Prefeito de Jacarezinho, o Senhor MARCELO JOSÉ BERNARDELI PALHARES, para se ausentar do País pelo período de 12 (doze) dias.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/329/mocao_de_aplausos_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa, após deliberação do Plenário, a concessão de MOÇÃO DE APLAUSOS aos Policiais Militares FERNANDO HENRIQUE DE SOUZA e ROBERTO SEVERINO DOS SANTOS JÚNIOR, pelo ato heroico realizado no dia 22 de dezembro de 2025. De acordo com registro constante do Boletim de Ocorrência, a equipe realizava patrulhamento pelo Bairro Nossa Senhora das Graças quando se deparou com uma situação de extrema urgência envolvendo uma criança de 11 meses em estado de asfixia após afogamento acidental. Imediatamente, os referidos Policiais agiram com exemplar prontidão, aplicando com rapidez e técnica a Manobra de Heimlich e transportando a vítima ao Pronto-Socorro.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>RINF</t>
+  </si>
+  <si>
+    <t>Requerimento de Informações</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/310/req_inf_1-2026.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 1/2026 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando denúncia popular no sentido de que empresas possivelmente não habilitadas estejam realizando procedimentos de tanatopraxia e embalsamamento no município; considerando que tais serviços envolvem procedimentos invasivos em corpos humanos, com retirada de fluidos cadavéricos e uso de substâncias químicas potencialmente nocivas, exigindo descarte adequado e ambientalmente seguro, sob pena de contaminação do solo, da água e de riscos à coletividade; considerando, por fim, a necessidade de preservação da saúde pública e do meio ambiente no âmbito do município de Jacarezinho, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA DO MUNICÍPIO e à  19.ª REGIONAL DE SAÚDE, solicitando-lhes as seguintes informações: 1. A Vigilância Sanitária Municipal e Regional tem ciência da existência</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/311/req_inf_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 2/2026 – Excelentíssimo Senhor Presidente da Câmara Municipal, de Jacarezinho, Considerando a necessidade de fiscalização dos atos da Administração Pública Municipal e do uso de veículos oficiais, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício à EMPRESA CONCESSIONÁRIA EPR LITORAL PIONEIRO, solicitando as seguintes informações: 1. Relação de veículos oficiais da Prefeitura Municipal de Jacarezinho-PR que passaram pela Praça de Pedágio do Município de Siqueira Campos/PR no dia 14 de janeiro de 2026, durante todo o dia. 2. A disponibilização das imagens das câmeras de segurança da Praça de Pedágio na referida data, em arquivo digital. Jacarezinho/PR, 15 de janeiro de 2026. WAGUINHO DA SAÚDE Vereador/PP”.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/312/req_inf_3-2026.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 3/2026 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando a necessidade de aferir a atuação do Conselho Municipal de Trânsito no que tange a seus trabalhos junto ao Bairro Aeroporto, por ocasião do Regime Democrático que rege a Administração Pública no Brasil, bem como averiguar o baixo número de aprovação de propostas de inserção de redutores de velocidade naquele bairro, em razão do posicionamento da maioria dos membros do referido Conselho, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PRESIDENTE DO CONSELHO MUNICIPAL DE TRÂNSITO, solicitando-lhe as seguintes informações: 1.	A tomada de decisão por meio de deliberação pelos membros do Conselho Municipal de Trânsito é feita de maneira justificada? 2. Existe algum estudo sobre cada proposta deliberada para embasar os posicionamentos dos membros do Conselho, ou as decisões são meramente políticas? 3.	Se há estud</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/314/req_inf_4-2026_waguinho.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE INFORMAÇÕES 4/2026 – Considerando relatos consistentes de cidadãos e Unidades de Saúde Municipais acerca de agendamentos de exames com espera superior a 30 (trinta) dias; tendo em vista que essa demora representa preocupação dos munícipes e gestores municipais, notadamente pelo potencial comprometimento da saúde dos pacientes; considerando a obrigação administrativa de se garantir acessibilidade, celeridade e transparência na oferta de exames essenciais à saúde da população; tendo em vista a finalidade de se assegurar a transparência e o direito à informação pública, além de subsidiar a atuação desta Casa Legislativa na proposição de políticas públicas que visem à melhoria do serviço de saúde ofertado à população, especialmente diante da necessidade de garantias de acesso rápido a exames diagnósticos essenciais à detecção e tratamento precoce de doenças; o Vereador que abaixo assina, com base no Artig</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/325/req_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações:_x000D_
+1. Relação completa dos fornecedores de hortifrúti e panificação ao Município de Jacarezinho, por meio da Secretaria Municipal de Agricultura, Pecuária e Meio Ambiente._x000D_
+2. Relação detalhada das quantidades de produtos de hortifrúti e panificação entregues ao Município, discriminadas por itens (ex.: “x” quilos de tomate, “x” unidades de pão), com as respectivas datas de entrega e valores unitários pagos, referentes a todo o Exercício de 2025.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/326/req_inf_6-2026_patricia.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações:_x000D_
+1.	Relação completa de todas as notificações de infrações encaminhadas ao proprietário em razão da falta de limpeza e/ou conservação do terreno descrito acima._x000D_
+2.	Informar e encaminhar a documentação completa sobre eventuais ações judiciais arquivadas e em andamento, referente a cobrança  do Imposto Territorial Urbano, e em caso positivo, informar ainda, em qual fase judicial se encontram tais ações.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>Prof. Marcus Selonk</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/327/req_inf_7-2026_selonk.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, no uso de suas atribuições regimentais e legais, e com fundamento no Art. 108 do Regimento Interno desta Casa Legislativa, vem requerer seja enviado ofício ao Excelentíssimo Senhor Marcelo Palhares, MD Prefeito Municipal de Jacarezinho, para que este, por meio da Secretaria Municipal competente, preste as seguintes informações abaixo discriminadas, visando o aprimoramento das políticas públicas e a promoção do bem-estar da população idosa em nosso município:</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/328/req_inf_8-2026_selonk_pista_de_skate.pdf</t>
+  </si>
+  <si>
+    <t>Considerando o estado de abandono em que se encontra a área de lazer denominada Pista de Skate, localizada no antigo Parque Ecológico, na Rua Coronel Figueiredo, 928, no Centro desta cidade, o Vereador que abaixo assina, no exercício de suas atribuições legais e regimentais, com base no Artigo 108 do Regimento Interno desta Casa de Leis, REQUER à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações:_x000D_
+1.	Quanto ao Planejamento Urbano: existe projeto de loteamento, desmembramento ou qualquer outra alteração de finalidade urbanística para a referida área? Em caso positivo, o projeto contempla a preservação e integração da Pista de Skate ou prevê sua remoção/desativação?_x000D_
+2.	Quanto à Manutenção: consta no cronograma da Secretaria competente algum plano de manutenção preventiva ou corretiva para a estrutura da Pista de Skate no presente Exercício?_x000D_
+3.	Quanto ao Cronograma: havendo previsão de melhorias, quais as datas estimadas para o início e conclusão d</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/333/req_inf_9-2026_selonk_e_serginho_-_atendimento_pronto-socorro_escorpiao.pdf</t>
+  </si>
+  <si>
+    <t>requerem à Mesa o envio de Ofício ao SECRETÁRIO MUNICIPAL DE SAÚDE e à DIREÇÃO DA SANTA CASA DE MISERICÓRDIA DE JACAREZINHO, solicitando-lhes as seguintes informações: 1. Qual o motivo da demora para atender a paciente vítima de picada de escorpião? Favor esclarecer o fato e apresentar o tempo médio de espera registrado no dia do incidente. 2. Qual o protocolo utilizado para atendimento de acidentes com animais peçonhentos? 3. Quais as medidas adotadas para garantir maior agilidade nesses atendimentos? 4. Quais as ações implementadas pelo Município para evitar a proliferação e acidentes com animais peçonhentos, sobretudo, o escorpião?</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/334/req_inf_10-2026_selonk_e_serginho_-_contrato_n._153_2025.pdf</t>
+  </si>
+  <si>
+    <t>Considerando relatos consistentes em rede social acerca de possível irregularidade no Contrato n. 153/2025, celebrado em 04/04/2025, entre a Prefeitura Municipal de Jacarezinho/PR e a empresa contratada que possui a Razão Social 54.022.022 Fabiano Borali, inscrita no CNPJ: 54.022.022/0001-81; e em consulta é possível verificar que o Porte da Empresa se trata de Microempreendedor Individual (MEI), tendo em vista que uma das exigências para ser MEI é ter um faturamento de até R$ 81 mil por ano e o valor total do contrato é de R$246.088,07; os Vereadores que abaixo assinam, com base no Artigo 108 do Regimento Interno, requerem à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/335/req_inf_11-2026_waguinho_-_alteracao_no_sentido_da_rua.pdf</t>
+  </si>
+  <si>
+    <t>A atual configuração do tráfego na Rua dos Expedicionários tem se mostrado inadequada, uma vez que vem contribuindo para colisões frequentes. Considerando o elevado número de acidentes registrados na referida via, especificamente nas esquinas com a Rua Paraná e Rua Costa Júnior, o Vereador que abaixo assina, buscando proporcionar maior segurança viária para a população, requer à Mesa, com base no Artigo 108 do Regimento Interno, o envio de Ofício ao PRESIDENTE DO CONSELHO MUNICIPAL DE TRÂNSITO, solicitando-lhe a seguinte informação: 1. É possível alterar o sentido da Rua dos Expedicionários, transformando-a em mão única, no trecho compreendido entre a Avenida Getúlio Vargas e a Rua Costa Júnior? 2. Caso constatada a necessidade da alteração da referida via e, após estudo técnico e avaliação por este Conselho competente, requer a implementação das medidas cabíveis com a devida sinalização.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>Zola</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/336/req_inf_12-2026_zola_contrato_pavimentacao_vila_rural.pdf</t>
+  </si>
+  <si>
+    <t>Considerando a obra de pavimentação poliédrica iniciada na Vila Rural Novo Texas com a finalidade de melhorar as condições de tráfego, segurança e qualidade de vida dos moradores do referido bairro; tendo em vista que a obra encontra-se paralisada, causando prejuízos à comunidade; o Vereador que abaixo assina, comprometido com o desenvolvimento da localidade, requer à Mesa, com base no Artigo 108 do Regimento Interno, o envio de ofício ao SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO URBANO, solicitando-lhe informações</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/337/req_inf_13-2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Considerando o Processo Administrativo 430/2026, que resultou na formalização do Contrato Administrativo 18/2026, decorrente de Dispensa de Licitação, destinado ao rateio de recursos para o funcionamento do Consórcio Intermunicipal de Educação e Ensino do Paraná – CIEDEPAR; tendo em vista a autorização legislativa conferida pela Lei Municipal 4.214, de 13 de julho de 2022; e considerando o dever constitucional de fiscalização desta Casa de Leis, os Vereadores que subscrevem, com fundamento no Artigo 108 do Regimento Interno, REQUEREM à Mesa o envio de ofício à SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, solicitando-lhe as seguintes informações:_x000D_
+Quais ações e serviços serão efetivamente executados pelo CIEDEPAR em favor do Município no Exercício de 2026? Indicar as metas estabelecidas e o retorno prático esperado para Alunos e Professores da Rede Municipal de Ensino...</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/338/req_inf_14-2026_serginho_-_calcada_escola_renato_azzolini.pdf</t>
+  </si>
+  <si>
+    <t>De acordo com as determinações do Artigo 78 e seguintes da Lei Complementar 57/2014 – Código de Obras, os proprietários são obrigados a implantarem e conservarem os passeios localizados na frente de seus imóveis. Ocorre que o terreno situado na Rua Lamartine Pereira, compreendido entre a Escola Municipal Professor Renato Azzolini e a Rua Almirante Tamandaré é de propriedade do Município e não possui calçada nem meio-fio (imagem anexa). Nessa localidade, a falta de pavimentação adequada vem causando riscos à comunidade escolar, pois dificulta o acesso e a mobilidade urbana de quem necessita transitar pelo local. Esse tema, inclusive, já foi objeto de outras proposições apresentadas pelo autor, em maio de 2022 e em abril de 2024, conforme Documentos anexos, porém, até o momento, a via pública encontra-se desprovida de passeio público, em desobediência à determinação legal acima mencionada.</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/339/req_inf_15-2026_waguinho_-_iluminacao_de_led.pdf</t>
+  </si>
+  <si>
+    <t>As Leis Municipais 4.052, 4.053 e 4.054, sancionadas em 10 de novembro de 2021, incluíram no PPA e na LDO a Ação 1.279, destinada à aquisição de aproximadamente 5.800 luminárias de LED para substituição da iluminação pública de toda a cidade, com abertura de Crédito Adicional Especial no valor de R$ 4.760.000,00. Na sequência, a Lei Municipal 4.065, de 12 de novembro de 2021, autorizou a abertura de Crédito Adicional Suplementar no valor de R$ 120.000,00 para manutenção dos serviços de iluminação pública e apoio à implantação do sistema em LED._x000D_
+Passados mais de 4 (quatro) anos, constata-se que a substituição integral da iluminação pública por LED ainda não foi concluída._x000D_
+Diante disso e, no exercício da função fiscalizadora, o Vereador que abaixo subscreve requer à Mesa, nos termos do Artigo 108 do Regimento Interno, o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando as seguintes informações:_x000D_
+1. Por que o projeto de iluminação pública em LED ainda não foi executado em todos os ba</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/340/req_inf_16-2026_serginho_-_parque_praca_sao_benedito.pdf</t>
+  </si>
+  <si>
+    <t>O Parque Infantil LEONIL ALVES, localizado na Praça São Benedito, encontra-se em condições precárias de conservação, com ausência de balanços e diversos equipamentos danificados, o que compromete a segurança das crianças que utilizam o espaço (imagens anexas)._x000D_
+Diante disso, visando garantir um ambiente seguro e adequado ao lazer da população, bem como a preservação do patrimônio público, o Vereador que abaixo assina, com fundamento no Artigo 108 do Regimento Interno desta Casa de Leis, REQUER à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, para que preste as seguintes informações:_x000D_
+1. Está prevista a manutenção do Parque Infantil LEONIL ALVES no corrente Exercício, incluindo reforma e aquisição de novos equipamentos? Em caso afirmativo, apresentar o respectivo cronograma._x000D_
+2. Caso não haja previsão do serviço mencionado, informar as razões que impedem a imediata manutenção do referido equipamento público.</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/354/req_inf_17-2026_selonk_-_paralisacao_das_obras_na_rua_professor_arlindo_bessa.pdf</t>
+  </si>
+  <si>
+    <t>Após o recebimento de vídeos por cidadão documentando a paralisação das obras de asfaltamento da Rua Professor Arlindo Bessa, ao menos desde o dia 19/03/2026 e considerando a importância histórica desta obra para a mobilidade do Município e os prejuízos severos que podem ser acarretados na obra com esse tipo de paralisação sem justificativa, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao Excelentíssimo Senhor Prefeito Municipal e a Secretaria responsável pelas obras, solicitando-lhes as seguintes informações:_x000D_
+_x000D_
+1.	Houve paralisação das obras de asfaltamento na Rua Professor Arlindo Bessa no período apontado?_x000D_
+_x000D_
+2.	Qual a razão desta paralisação?_x000D_
+_x000D_
+3.	Há previsão de retomada destas obras?</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/355/req_inf_18-2026_zola_-_copia_do_contrato_social_terceirizada.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Artigo 31 da Constituição Federal, a fiscalização do Município será exercida pelo Poder Legislativo Municipal, visando assegurar a transparência, a legalidade e a moralidade na Administração Pública. Considerando as contratações realizadas pela Administração Municipal, o Vereador que abaixo assina, exercendo o seu dever constitucional de agente fiscalizador, com base no Artigo 108 do Regimento Interno desta Casa de Leis, REQUER à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe o seguinte:_x000D_
+1.	Cópia integral do Contrato Social e eventuais alterações da Empresa Construtora Salta Ltda. EPP, responsável pela prestação de serviços terceirizados no Município de Jacarezinho, com fundamento na Lei Federal 12.527, de 18 de novembro de 2011 – Lei de Acesso à Informação, tendo em vista a natureza pública da referida contratação.</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/357/req_inf_19-2026_selonk_-_ao_representante_da_epr_cobrando_respostas_ao_oficio_01_2026_da_divisao_do_patrimonio_cultural_da_uenp.pdf</t>
+  </si>
+  <si>
+    <t>requer à Mesa o envio de Ofício à Ao Ilustríssimo Senhor Diretor-Presidente da Concessionária EPR Litoral, solicitando-lhe as seguintes informações: 1. Há possibilidade de visita técnica em trecho sob responsabilidade desta Concessionária, nos quilômetros situados no município de Jacarezinho/PR, onde foi identificado possível sítio arqueológico? A solicitação fundamenta-se no interesse acadêmico, científico e patrimonial na averiguação do referido achado, a fim de que os docentes possam proceder à análise preliminar e, posteriormente, manifestar-se formalmente quanto ao interesse institucional, à relevância histórica e aos encaminhamentos técnicos cabíveis. Por fim, esclarece que a visita terá caráter estritamente técnico acadêmico, sendo realizada em data a ser definida conforme autorização e orientações dessa Concessionária.</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>Colosso Acima da Média, Zola</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/358/req_inf_20-2026_colosso_e_zola_revisado.pdf</t>
+  </si>
+  <si>
+    <t>requerem à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando as seguintes informações: 1. Qual empresa é responsável pelo fornecimento da merenda escolar na Rede Municipal de Ensino? 2. A empresa citada também fornece a proteína “carne”? Em caso negativo, qual empresa é responsável pela entrega do referido alimento? 3. Encaminhar cópia das Notas Fiscais referentes ao fornecimento da merenda escolar, inclusive da proteína “carne”, relativas ao período de janeiro de 2026 até a data da resposta deste Requerimento. 4. Informar o prazo do(s) contrato(s) vigentes para o fornecimento da merenda escolar e da proteína “carne” à Rede Municipal de Ensino. 2. Caso não seja possível responder ou atender a algum dos itens acima, apresentar a devida justificativa.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/359/req_inf_21-2026_colosso_revisado.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando que a prática de esportes é essencial para a promoção da saúde física e mental de todos, o Vereador que abaixo assina, empenhado a incentivar e proporcionar meios para que a população possa praticar atividades físicas regulares, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Está prevista a manutenção do Campo de Futebol Sintético, situado no Conjunto Habitacional Dom Pedro Filipak? 2. Há previsão para que se conclua a pintura da pista de caminhada, no trecho compreendido entre o trevo da Vila São Pedro até o Centro de Eventos de Jacarezinho? 3. Em caso de respostas afirmativas, apresentar os respectivos cronogramas. 4. Caso não esteja prevista a execução dos referidos serviços, apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicações</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/342/ind_1-2026_waguinho_-_portadores_de_fibromialgia_isencao_de_iptu_-_prefeito.pdf</t>
+  </si>
+  <si>
+    <t>INDICA à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, sugerindo-lhe a realização de estudos técnicos, jurídicos e orçamentários visando à inclusão, na legislação tributária municipal, de hipótese de isenção do Imposto Predial e Territorial Urbano – IPTU em favor de contribuintes diagnosticados com fibromialgia, observados critérios objetivos a serem definidos pelo Poder Executivo com base na legislação fiscal aplicável.</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/343/ind_2-2026_waguinho.pdf</t>
+  </si>
+  <si>
+    <t>Considerando a competência do Município para legislar sobre assuntos de interesse local e suplementar a legislação federal e estadual, nos termos do Artigo 30, incisos I e II da Constituição Federal, o Vereador que abaixo subscreve, nos termos do Artigo 107 do Regimento Interno, INDICA à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, sugerindo a realização de estudos técnicos, jurídicos e orçamentários visando à criação de política pública que assegure a gratuidade no transporte coletivo urbano aos portadores do Transtorno do Espectro Autista – TEA, bem como, quando necessário, a seus acompanhantes, mediante critérios a serem definidos, especialmente quanto à comprovação de eventual vulnerabilidade socioeconômica.</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/350/ind_3-2026_zola.pdf</t>
+  </si>
+  <si>
+    <t>INDICA à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, sugerindo-lhe a criação de mecanismos de ampliação da transparência no fornecimento da alimentação escolar na Rede Municipal de Ensino, com a divulgação do cardápio diário e registros visuais das refeições efetivamente disponibilizadas aos alunos, por meio de canais oficiais de publicidade institucional e, se possível, compartilhamento nos grupos de comunicação entre Escola e Famílias. Jacarezinho/PR, 25 de março de 2026.</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/344/veto_parcial_pll_5-2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL AO PROJETO DE LEI DO LEGISLATIVO 5/2026, que visa autorizar os Poderes Legislativo e Executivo a concederem revisão de 4,26% no subsídio dos Vereadores, Presidente da Câmara, Prefeito, Vice-Prefeito e Secretários Municipais, a título de recomposição das perdas inflacionárias acumuladas ao longo de 2025.</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>EAD</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/331/emenda_aditiva_1-2026_pll_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>“EMENDA ADITIVA 1/2026 – O Vereador que abaixo assina, com base no Artigo 104, inciso III do Regimento Interno, propõe que se acrescente no PROJETO DE LEI DO LEGISLATIVO 7/2026, o seguinte:_x000D_
+•	O Artigo 3.° passa a vigorar acrescido do § 2.°, com a seguinte redação: _x000D_
+“§ 2.° Na aplicação da multa, a autoridade administrativa considerará a gravidade do fato, os antecedentes do infrator e sua capacidade econômica.”</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>EMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/330/em_1-2026_serginho_pll_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA 1/2026 – O Vereador que abaixo assina, com base no Artigo 104, inciso IV do Regimento Interno, propõe que se modifique no PROJETO DE LEI DO LEGISLATIVO 7/2026. “Estabelece sanções administrativas para ações de abuso, abandono, maus-tratos, ferimentos ou mutilação de animais no âmbito do Município de Jacarezinho, Estado do Paraná.”</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>ESUP</t>
+  </si>
+  <si>
+    <t>Emenda Supressiva</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/332/emenda_supressiva_1-2026_pll_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>“EMENDA SUPRESSIVA 1/2026 – O Vereador que abaixo assina, com base no Artigo 104, inciso I do Regimento Interno, propõe que seja suprimido o Artigo 7.° do PROJETO DE LEI DO LEGISLATIVO 7/2026 e, como consequência, que a cláusula de vigência seja renumerada como Artigo 7.°.</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>REQP</t>
+  </si>
+  <si>
+    <t>Requerimento de Plenário</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/316/req._plenario_1-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 6 e 7/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da próxima Sessão Ordinária, para o Primeiro Turno de Discussão e Votação. Jacarezinho/PR, 6 de fevereiro de 2026. JOSÉ IZAÍAS GOMES – ‘ZOLA’ – Vereador/PODEMOS”.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/317/req._plenario_2-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 3, 4, 5, 6 e 7/2026 e dos PROJETOS DE LEI DO LEGISLATIVO 4 e 5/2026.</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/318/req._plenario_3-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 1 e 8/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Extraordinária prevista para o dia 18 de fevereiro de 2026, para Primeiro Turno de Discussão e Votação.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/319/req._plenario_4-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 1 e 8/2026.</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/320/req._plenario_5-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes ao PROJETO DE LEI DO EXECUTIVO 36/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão do referido Projeto na Ordem do Dia da Sessão Ordinária prevista para o dia 2 de março de 2026, para Primeiro Turno de Discussão e Votação.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/321/req._plenario_6-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação do PROJETO DE LEI DO EXECUTIVO 36/2026.</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/322/req._plenario_7-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 73/2025, 15, 16, 17, 18, 19 e 20/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Ordinária prevista para o dia 9 de março de 2026, para Primeiro Turno de Discussão e Votação.</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/323/req._plenario_8-2026_-_retirado_o_ple_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 73/2025, 15, 16, 17, 18, 19 e 20/2026.</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/324/req._plenario_9-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 38, 39, 40, 42, 43 e 44/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Extraordinária prevista para o dia 13 de março de 2026, para Primeiro Turno de Discussão e Votação.</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/351/req._plenario_10-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 2, 9, 10, 11, 12, 13, 14, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 42, 43 e 44/2026.</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/352/req._plenario_11-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 48, 49, 50 e 51/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Ordinária prevista para o dia 30 de março de 2026, para Primeiro Turno de Discussão e Votação.</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/353/req._plenario_12-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 48, 49, 50 e 51/2026. Jacarezinho/PR, 27 de março de 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -549,68 +1577,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/192/ple_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/193/ple_3-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/194/ple_4-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/195/ple_5-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/196/pll_1-2026_waguinho_-_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/197/pll_2-2026_serginho_-_lei_vitor_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/198/pll_3-2026_patricia_-__exigencia_cert_antecedentes_-_trabalho_com_crianca.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/203/pll_4-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/204/pll_5-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/201/plc_1-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/192/ple_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/193/ple_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/194/ple_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/195/ple_5-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/233/ple_8-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/234/ple_9-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/235/ple_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/236/ple_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/237/ple_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/238/ple_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/239/ple_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/240/ple_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/241/ple_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/242/ple_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/278/ple_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/279/ple_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/280/ple_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/281/ple_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/282/ple_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/283/ple_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/284/ple_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/285/ple_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/286/ple_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/287/ple_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/288/ple_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/289/ple_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/290/ple_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/291/ple_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/292/ple_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/293/ple_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/294/ple_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/295/ple_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/296/ple_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/297/ple_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/298/ple_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/300/ple_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/301/ple_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/302/ple_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/303/ple_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/304/ple_45-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/341/ple_46-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/346/ple_48-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/347/ple_49-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/348/ple_50-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/349/ple_51-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/196/pll_1-2026_waguinho_-_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/197/pll_2-2026_serginho_-_lei_vitor_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/198/pll_3-2026_patricia_-__exigencia_cert_antecedentes_-_trabalho_com_crianca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/203/pll_4-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/204/pll_5-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/305/pll_8-2026_patricia_-__politica_municipal_pessoa_com_tea.docx.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/306/pll_9-2026_patricia_-_avenida_dr_paulo__diniz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/345/pll_10-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/356/pll_11-2026_luciane_rua_elenice_l._da_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/201/plc_1-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/307/pelom_1-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/308/pdl_1-2026_cid._ben._alfeu_jr..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/309/pdl_2-2026_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/329/mocao_de_aplausos_1-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/310/req_inf_1-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/311/req_inf_2-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/312/req_inf_3-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/314/req_inf_4-2026_waguinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/325/req_5-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/326/req_inf_6-2026_patricia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/327/req_inf_7-2026_selonk.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/328/req_inf_8-2026_selonk_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/333/req_inf_9-2026_selonk_e_serginho_-_atendimento_pronto-socorro_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/334/req_inf_10-2026_selonk_e_serginho_-_contrato_n._153_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/335/req_inf_11-2026_waguinho_-_alteracao_no_sentido_da_rua.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/336/req_inf_12-2026_zola_contrato_pavimentacao_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/337/req_inf_13-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/338/req_inf_14-2026_serginho_-_calcada_escola_renato_azzolini.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/339/req_inf_15-2026_waguinho_-_iluminacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/340/req_inf_16-2026_serginho_-_parque_praca_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/354/req_inf_17-2026_selonk_-_paralisacao_das_obras_na_rua_professor_arlindo_bessa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/355/req_inf_18-2026_zola_-_copia_do_contrato_social_terceirizada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/357/req_inf_19-2026_selonk_-_ao_representante_da_epr_cobrando_respostas_ao_oficio_01_2026_da_divisao_do_patrimonio_cultural_da_uenp.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/358/req_inf_20-2026_colosso_e_zola_revisado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/359/req_inf_21-2026_colosso_revisado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/342/ind_1-2026_waguinho_-_portadores_de_fibromialgia_isencao_de_iptu_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/343/ind_2-2026_waguinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/350/ind_3-2026_zola.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/344/veto_parcial_pll_5-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/331/emenda_aditiva_1-2026_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/330/em_1-2026_serginho_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/332/emenda_supressiva_1-2026_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/316/req._plenario_1-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/317/req._plenario_2-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/318/req._plenario_3-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/319/req._plenario_4-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/320/req._plenario_5-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/321/req._plenario_6-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/322/req._plenario_7-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/323/req._plenario_8-2026_-_retirado_o_ple_37-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/324/req._plenario_9-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/351/req._plenario_10-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/352/req._plenario_11-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/353/req._plenario_12-2026_-_reducao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -671,355 +1699,2839 @@
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" t="s">
         <v>35</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H9" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="H11" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" t="s">
         <v>55</v>
-      </c>
-[...19 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>57</v>
       </c>
-      <c r="B14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="H14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H15" t="s">
         <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="H16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>68</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>69</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H17" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>80</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H20" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H21" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>86</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H22" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>89</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H23" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>92</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>93</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H24" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>95</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>96</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H25" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>100</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H27" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H28" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>111</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H29" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>114</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>115</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>13</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H30" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>119</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>123</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H32" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>127</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>13</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H33" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>131</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H34" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>135</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>139</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H36" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>143</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>13</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H37" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>146</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>147</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>13</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H38" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>150</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>151</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H39" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>155</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="H40" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>158</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>159</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>13</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H41" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>161</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>162</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H42" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>165</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>166</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H43" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>169</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>170</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H44" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>173</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>174</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H45" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>177</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H46" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>181</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H48" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>189</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>190</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H49" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>193</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>194</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H50" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>13</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H51" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>199</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>200</v>
+      </c>
+      <c r="E52" t="s">
+        <v>201</v>
+      </c>
+      <c r="F52" t="s">
+        <v>202</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H52" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>205</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>200</v>
+      </c>
+      <c r="E53" t="s">
+        <v>201</v>
+      </c>
+      <c r="F53" t="s">
+        <v>206</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H53" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>209</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" t="s">
+        <v>200</v>
+      </c>
+      <c r="E54" t="s">
+        <v>201</v>
+      </c>
+      <c r="F54" t="s">
+        <v>210</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>213</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>25</v>
+      </c>
+      <c r="D55" t="s">
+        <v>200</v>
+      </c>
+      <c r="E55" t="s">
+        <v>201</v>
+      </c>
+      <c r="F55" t="s">
+        <v>214</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H55" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>217</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>28</v>
+      </c>
+      <c r="D56" t="s">
+        <v>200</v>
+      </c>
+      <c r="E56" t="s">
+        <v>201</v>
+      </c>
+      <c r="F56" t="s">
+        <v>214</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H56" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>220</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>31</v>
+      </c>
+      <c r="D57" t="s">
+        <v>200</v>
+      </c>
+      <c r="E57" t="s">
+        <v>201</v>
+      </c>
+      <c r="F57" t="s">
+        <v>206</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>222</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58" t="s">
+        <v>200</v>
+      </c>
+      <c r="E58" t="s">
+        <v>201</v>
+      </c>
+      <c r="F58" t="s">
+        <v>206</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H58" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>224</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>37</v>
+      </c>
+      <c r="D59" t="s">
+        <v>200</v>
+      </c>
+      <c r="E59" t="s">
+        <v>201</v>
+      </c>
+      <c r="F59" t="s">
+        <v>210</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H59" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60" t="s">
+        <v>200</v>
+      </c>
+      <c r="E60" t="s">
+        <v>201</v>
+      </c>
+      <c r="F60" t="s">
+        <v>228</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H60" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>231</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61" t="s">
+        <v>201</v>
+      </c>
+      <c r="F61" t="s">
+        <v>210</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H61" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>234</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>49</v>
+      </c>
+      <c r="D62" t="s">
+        <v>200</v>
+      </c>
+      <c r="E62" t="s">
+        <v>201</v>
+      </c>
+      <c r="F62" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H62" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>238</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>239</v>
+      </c>
+      <c r="E63" t="s">
+        <v>240</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H63" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>243</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>10</v>
+      </c>
+      <c r="D64" t="s">
+        <v>244</v>
+      </c>
+      <c r="E64" t="s">
+        <v>245</v>
+      </c>
+      <c r="F64" t="s">
+        <v>214</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H64" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>248</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>249</v>
+      </c>
+      <c r="E65" t="s">
+        <v>250</v>
+      </c>
+      <c r="F65" t="s">
+        <v>235</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H65" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>253</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>17</v>
+      </c>
+      <c r="D66" t="s">
+        <v>249</v>
+      </c>
+      <c r="E66" t="s">
+        <v>250</v>
+      </c>
+      <c r="F66" t="s">
+        <v>214</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H66" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>10</v>
+      </c>
+      <c r="D67" t="s">
+        <v>257</v>
+      </c>
+      <c r="E67" t="s">
+        <v>258</v>
+      </c>
+      <c r="F67" t="s">
+        <v>202</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H67" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>261</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>262</v>
+      </c>
+      <c r="E68" t="s">
+        <v>263</v>
+      </c>
+      <c r="F68" t="s">
+        <v>202</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>17</v>
+      </c>
+      <c r="D69" t="s">
+        <v>262</v>
+      </c>
+      <c r="E69" t="s">
+        <v>263</v>
+      </c>
+      <c r="F69" t="s">
+        <v>202</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H69" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>269</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>21</v>
+      </c>
+      <c r="D70" t="s">
+        <v>262</v>
+      </c>
+      <c r="E70" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" t="s">
+        <v>202</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H70" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>272</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>25</v>
+      </c>
+      <c r="D71" t="s">
+        <v>262</v>
+      </c>
+      <c r="E71" t="s">
+        <v>263</v>
+      </c>
+      <c r="F71" t="s">
+        <v>202</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H71" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>275</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>28</v>
+      </c>
+      <c r="D72" t="s">
+        <v>262</v>
+      </c>
+      <c r="E72" t="s">
+        <v>263</v>
+      </c>
+      <c r="F72" t="s">
+        <v>276</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H72" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>279</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>31</v>
+      </c>
+      <c r="D73" t="s">
+        <v>262</v>
+      </c>
+      <c r="E73" t="s">
+        <v>263</v>
+      </c>
+      <c r="F73" t="s">
+        <v>210</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H73" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>282</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>34</v>
+      </c>
+      <c r="D74" t="s">
+        <v>262</v>
+      </c>
+      <c r="E74" t="s">
+        <v>263</v>
+      </c>
+      <c r="F74" t="s">
+        <v>283</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H74" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>286</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75" t="s">
+        <v>262</v>
+      </c>
+      <c r="E75" t="s">
+        <v>263</v>
+      </c>
+      <c r="F75" t="s">
+        <v>283</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H75" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>289</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76" t="s">
+        <v>262</v>
+      </c>
+      <c r="E76" t="s">
+        <v>263</v>
+      </c>
+      <c r="F76" t="s">
+        <v>283</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H76" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>292</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>45</v>
+      </c>
+      <c r="D77" t="s">
+        <v>262</v>
+      </c>
+      <c r="E77" t="s">
+        <v>263</v>
+      </c>
+      <c r="F77" t="s">
+        <v>283</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H77" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>295</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>49</v>
+      </c>
+      <c r="D78" t="s">
+        <v>262</v>
+      </c>
+      <c r="E78" t="s">
+        <v>263</v>
+      </c>
+      <c r="F78" t="s">
+        <v>202</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H78" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>298</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>53</v>
+      </c>
+      <c r="D79" t="s">
+        <v>262</v>
+      </c>
+      <c r="E79" t="s">
+        <v>263</v>
+      </c>
+      <c r="F79" t="s">
+        <v>299</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H79" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>302</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>57</v>
+      </c>
+      <c r="D80" t="s">
+        <v>262</v>
+      </c>
+      <c r="E80" t="s">
+        <v>263</v>
+      </c>
+      <c r="F80" t="s">
+        <v>299</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H80" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>61</v>
+      </c>
+      <c r="D81" t="s">
+        <v>262</v>
+      </c>
+      <c r="E81" t="s">
+        <v>263</v>
+      </c>
+      <c r="F81" t="s">
+        <v>206</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H81" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>65</v>
+      </c>
+      <c r="D82" t="s">
+        <v>262</v>
+      </c>
+      <c r="E82" t="s">
+        <v>263</v>
+      </c>
+      <c r="F82" t="s">
+        <v>202</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H82" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>311</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>69</v>
+      </c>
+      <c r="D83" t="s">
+        <v>262</v>
+      </c>
+      <c r="E83" t="s">
+        <v>263</v>
+      </c>
+      <c r="F83" t="s">
+        <v>206</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H83" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>314</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>73</v>
+      </c>
+      <c r="D84" t="s">
+        <v>262</v>
+      </c>
+      <c r="E84" t="s">
+        <v>263</v>
+      </c>
+      <c r="F84" t="s">
+        <v>283</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H84" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>317</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>77</v>
+      </c>
+      <c r="D85" t="s">
+        <v>262</v>
+      </c>
+      <c r="E85" t="s">
+        <v>263</v>
+      </c>
+      <c r="F85" t="s">
+        <v>299</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H85" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>320</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>80</v>
+      </c>
+      <c r="D86" t="s">
+        <v>262</v>
+      </c>
+      <c r="E86" t="s">
+        <v>263</v>
+      </c>
+      <c r="F86" t="s">
+        <v>283</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H86" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>323</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>83</v>
+      </c>
+      <c r="D87" t="s">
+        <v>262</v>
+      </c>
+      <c r="E87" t="s">
+        <v>263</v>
+      </c>
+      <c r="F87" t="s">
+        <v>324</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H87" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>327</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>86</v>
+      </c>
+      <c r="D88" t="s">
+        <v>262</v>
+      </c>
+      <c r="E88" t="s">
+        <v>263</v>
+      </c>
+      <c r="F88" t="s">
+        <v>228</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H88" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>330</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>331</v>
+      </c>
+      <c r="E89" t="s">
+        <v>332</v>
+      </c>
+      <c r="F89" t="s">
+        <v>202</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H89" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>335</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>17</v>
+      </c>
+      <c r="D90" t="s">
+        <v>331</v>
+      </c>
+      <c r="E90" t="s">
+        <v>332</v>
+      </c>
+      <c r="F90" t="s">
+        <v>202</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H90" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>338</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>21</v>
+      </c>
+      <c r="D91" t="s">
+        <v>331</v>
+      </c>
+      <c r="E91" t="s">
+        <v>332</v>
+      </c>
+      <c r="F91" t="s">
+        <v>299</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H91" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>341</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>342</v>
+      </c>
+      <c r="E92" t="s">
+        <v>343</v>
+      </c>
+      <c r="F92" t="s">
+        <v>13</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H92" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>346</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>347</v>
+      </c>
+      <c r="E93" t="s">
+        <v>348</v>
+      </c>
+      <c r="F93" t="s">
+        <v>206</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H93" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>10</v>
+      </c>
+      <c r="D94" t="s">
+        <v>352</v>
+      </c>
+      <c r="E94" t="s">
+        <v>353</v>
+      </c>
+      <c r="F94" t="s">
+        <v>206</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H94" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>356</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>357</v>
+      </c>
+      <c r="E95" t="s">
+        <v>358</v>
+      </c>
+      <c r="F95" t="s">
+        <v>206</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H95" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>361</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" t="s">
+        <v>362</v>
+      </c>
+      <c r="E96" t="s">
+        <v>363</v>
+      </c>
+      <c r="F96" t="s">
+        <v>299</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H96" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>366</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>17</v>
+      </c>
+      <c r="D97" t="s">
+        <v>362</v>
+      </c>
+      <c r="E97" t="s">
+        <v>363</v>
+      </c>
+      <c r="F97" t="s">
+        <v>299</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H97" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>369</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" t="s">
+        <v>362</v>
+      </c>
+      <c r="E98" t="s">
+        <v>363</v>
+      </c>
+      <c r="F98" t="s">
+        <v>299</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H98" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>372</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>25</v>
+      </c>
+      <c r="D99" t="s">
+        <v>362</v>
+      </c>
+      <c r="E99" t="s">
+        <v>363</v>
+      </c>
+      <c r="F99" t="s">
+        <v>299</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H99" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>375</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>28</v>
+      </c>
+      <c r="D100" t="s">
+        <v>362</v>
+      </c>
+      <c r="E100" t="s">
+        <v>363</v>
+      </c>
+      <c r="F100" t="s">
+        <v>299</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H100" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>378</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>31</v>
+      </c>
+      <c r="D101" t="s">
+        <v>362</v>
+      </c>
+      <c r="E101" t="s">
+        <v>363</v>
+      </c>
+      <c r="F101" t="s">
+        <v>299</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H101" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>381</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>34</v>
+      </c>
+      <c r="D102" t="s">
+        <v>362</v>
+      </c>
+      <c r="E102" t="s">
+        <v>363</v>
+      </c>
+      <c r="F102" t="s">
+        <v>299</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H102" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>384</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D103" t="s">
+        <v>362</v>
+      </c>
+      <c r="E103" t="s">
+        <v>363</v>
+      </c>
+      <c r="F103" t="s">
+        <v>299</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H103" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>387</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>41</v>
+      </c>
+      <c r="D104" t="s">
+        <v>362</v>
+      </c>
+      <c r="E104" t="s">
+        <v>363</v>
+      </c>
+      <c r="F104" t="s">
+        <v>299</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H104" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>390</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>45</v>
+      </c>
+      <c r="D105" t="s">
+        <v>362</v>
+      </c>
+      <c r="E105" t="s">
+        <v>363</v>
+      </c>
+      <c r="F105" t="s">
+        <v>299</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H105" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>393</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>49</v>
+      </c>
+      <c r="D106" t="s">
+        <v>362</v>
+      </c>
+      <c r="E106" t="s">
+        <v>363</v>
+      </c>
+      <c r="F106" t="s">
+        <v>299</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H106" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>396</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>53</v>
+      </c>
+      <c r="D107" t="s">
+        <v>362</v>
+      </c>
+      <c r="E107" t="s">
+        <v>363</v>
+      </c>
+      <c r="F107" t="s">
+        <v>299</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H107" t="s">
+        <v>398</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>