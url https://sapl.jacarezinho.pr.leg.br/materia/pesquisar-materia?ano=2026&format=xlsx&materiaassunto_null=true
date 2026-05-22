--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="856" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1200" uniqueCount="536">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -609,50 +609,206 @@
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/347/ple_49-2026.pdf</t>
   </si>
   <si>
     <t>incluem no Plano Plurianual e na LDO-2026 as Ações 1.371 – Aquisição e Instalação de Equipamento de Sistema de Energia Solar Fotovoltaico – EMEF Ismênia de Lima Peixoto e 1.373 – Pavimentação e Adequação de Estradas Rurais – Bairro Água Feia, abrindo Crédito Adicional Especial no valor total de R$ 2.065.425,07, destinado à implantação das atividades de saneamento ambiental, manejo de água e solo, energias renováveis e obras sociais, comunitárias e de infraestrutura do Programa ITAIPU MAIS QUE ENERGIA, conforme o Instrumento de Repasse 4111803/2023.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/348/ple_50-2026.pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/349/ple_51-2026.pdf</t>
   </si>
   <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/380/ple_52-2026.pdf</t>
+  </si>
+  <si>
+    <t>Visa alterar o Anexo II da Lei Complementar 4.421, de 19 de dezembro de 2023, ampliando o número de vagas do cargo de Professor do Quadro do Magistério Público Municipal.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ple_53-2026.pdf</t>
+  </si>
+  <si>
+    <t>Acrescenta o inciso XX ao Artigo 1.° da Lei Municipal 3.227, de 25 de maio de 2015,  visando autorizar o Poder Executivo Municipal a firmar Termo de Convênio e conceder Subvenção Social à Associação dos Horticultores de Jacarezinho – AHORJA.</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Altera o Art. 3.° da Lei Municipal 4.760, de 16 de março de 2026, incluindo expressamente a pavimentação de vias e investimentos em prédios do Executivo Municipal, a fim de adequar a norma às exigências da Agência de Fomento do Paraná, para viabilizar a contratação do financiamento.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/383/ple_55-2026.pdf</t>
+  </si>
+  <si>
+    <t>que incluem no Plano Plurianual e na LDO-2026 as seguintes Ações: 1.466 – Pavimentação de Vias Urbanas; 1.467 – Implantação de Rede de Drenagem do Bairro Vila Setti; 1.468 – Implantação de Galerias que interligam à Rede de Drenagem da Av. da Cidadania; 1.469 – Revitalização de Calçadas em Piso Intertravado – Pavor; 1.470 – Construção de um Lago para Contenção das Chuvas a ser implantado no Campo da Esportiva; 1.471 – Implantação de um Calçadão onde se realiza a Feira da Lua; 1.472 – Implantação de Ciclofaixa na Avenida Pedro Coelho de Miranda – Jardim Panorama; 1.473 – Implantação de uma Academia da Saúde na Av. Pedro Coelho de Miranda – Jardim Panorama; 1.474 – Ampliação do Imóvel localizado na Rua Rocco Olivieri, 205 – Jardim Paraíso; 1.475 – Reforma dos Imóveis da AGROJAC e UADAF, localizadas na Rua Otaviano Tonet, 686 – Vila Rosa; 1.476 – Revitalização e Ampliação da Pista de Skate e criação de Parque Linear, localizada na Rua Cel. Figueiredo – Centro; 1.477 –</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/384/ple_56-2026.pdf</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/385/ple_57-2026.pdf</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/411/ple_58-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO 58/2026, que visa abrir Crédito Adicional Suplementar no valor de R$ 129.947,73, destinado ao reforço de dotação orçamentária para manutenção dos serviços de apoio administrativo, técnico, operacional e afins da Secretaria Municipal de Educação, visando o pagamento de 33 funcionários da Empresa IGES, referente aos serviços prestados no mês de março de 2026, lido no Expediente da Sessão Ordinária de hoje, com Pareceres dispensados pelo Plenário, nos termos do Artigo 69, § 4.° do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO 59/2026,  que dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$ 700.000,00, para reforço de dotação orçamentária destinada à aquisição de uniformes escolares a serem distribuídos aos alunos da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/412/ple_60-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO EXECUTIVO 60/2026, que visa abrir Crédito Adicional Suplementar no valor de R$ 500.000,00, para reforço de dotação orçamentária destinada à cobertura das despesas com o pagamento de reequilíbrio econômico-financeiro, referente ao Contrato Administrativo 188/2022, firmado com a Empresa Construtora Salta Ltda., com recursos da devolução antecipada do duodécimo da Câmara Municipal de Jacarezinho, conforme o Ofício da Presidência 15/2026, lido no Expediente da Sessão Ordinária de hoje, com Pareceres dispensados pelo Plenário, nos termos do Artigo 69, § 4.° do Regimento Interno.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/419/ple_61-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETOS DE LEI DO EXECUTIVO 61, 62 e 63/2026, que incluem no Plano Plurianual e na LDO-2026 as Ações 2.050, 2.052, 2.053, 2.054 e 2.055 – Administração de Pessoal e Encargos Sociais, abrindo Crédito Adicional Especial no valor total de R$ 2.000.000,00, para pagamento dos profissionais da Educação Básica que atuam nas Escolas em Tempo Integral da Rede Municipal de Ensino, de acordo com as diretrizes pactuadas no atingimento das metas do Plano Nacional de Educação e alterações estabelecidas pela Emenda Constitucional 135, de 20 de dezembro de 2024.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/420/ple_62-2026.pdf</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/421/ple_63-2026.pdf</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/422/ple_64-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETOS DE LEI DO EXECUTIVO 64, 65 e 66/2026, que incluem no Plano Plurianual e na LDO-2026 a Ação 1.417 – Aquisição de um Rolo Compactador, abrindo Crédito Adicional Especial no valor total de R$ 670.000,00, para aquisição de máquina destinada à execução de serviços, melhorias da trafegabilidade e manutenção das estradas rurais, com recursos oriundos do Governo Estadual, por intermédio da Secretaria de Estado da Agricultura e do Abastecimento - SEAB, conforme Convênio 395/2025-SEAB.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/423/ple_65-2026.pdf</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/424/ple_66-2026.pdf</t>
+  </si>
+  <si>
     <t>196</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Waguinho da Saúde</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/196/pll_1-2026_waguinho_-_terceirizados.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI DO LEGISLATIVO 1/2026, que dispõe sobre a obrigatoriedade de adoção de sistema eletrônico de controle de frequência com identificação biométrica pelas empresas terceirizadas contratadas pelo Poder Público Municipal de Jacarezinho/PR.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>Serginho</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/197/pll_2-2026_serginho_-_lei_vitor_gabriel_da_silva.pdf</t>
@@ -726,50 +882,125 @@
   <si>
     <t>Atribui o nome de AVENIDA DR. PAULO DINIZ à Avenida entre o IFPR e a Faculdade de Odontologia – entre a Av. Dr. Tito no Bairro Anita Moreira e a Rua Pedro Coelho de Miranda no Jardim Panorama.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/345/pll_10-2026.pdf</t>
   </si>
   <si>
     <t>altera a Lei Municipal 3.713, de 14 de novembro de 2019, que obriga as concessionárias e permissionárias de serviços públicos a restabelecerem o pavimento das vias públicas danificadas por serviços de reparo e/ou manutenção.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>Luciane Alves</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/356/pll_11-2026_luciane_rua_elenice_l._da_silva.pdf</t>
   </si>
   <si>
     <t>Visa atribuir o nome de ELENICE LOURENÇO DA SILVA à atual Rua Projetada 2 do Jardim Marília.</t>
   </si>
   <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/428/ple_13-2026_costa.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 13/2026, que dispõe sobre a obrigatoriedade de fixação de código bidimensional QR CODE (Quick Response Code) nas placas de obras públicas municipais, com acesso às informações da respectiva página no Portal da Transparência do Município de Jacarezinho.</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>Prof. Marcus Selonk</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/386/pll_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece a utilidade pública municipal do GRÊMIO RECREATIVO CULTURAL ESCOLA DE SAMBA ACADÊMICOS CAPIAU.</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/415/pll_15-2026_selonk_2-9.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 15/2026, que visa acrescentar o inciso XX ao Artigo 1.° da Lei Municipal 3.227, de 25 de maio de 2015, incluindo a Associação de Pais, Mestres e Funcionários – APMF do Colégio Estadual Luiz Setti no rol das entidades privadas aptas a receber subvenções sociais.</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>Zola</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/416/pll_16-2026_zola.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 16/2026, que visa acrescentar o Artigo 4.°-A à Lei Municipal 3.227, de 25 de maio de 2015, para dispor sobre a prestação de contas de subvenções sociais e culturais.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/417/pll_17-2026_serginho_com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 17/2026, que visa acrescentar o inciso XXI ao Artigo 1.° da Lei Municipal 3.227, de 25 de maio de 2015, incluindo a Associação de Voleibol do Norte Pioneiro no rol das entidades privadas aptas a receber subvenções sociais.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/425/pll_18-2026_com_anexo.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 18/2026, que visa alterar o “caput” do Artigo 5.° da Lei Municipal 2.939, de 25 de outubro de 2013, para incluir, entre as competências do Município, o custeio de premiações de incentivo aos alunos participantes do Programa Educacional de Resistência às Drogas e à Violência – PROERD.</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>Edilson da Luz</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/429/ple_20-2026_edilson.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI DO LEGISLATIVO 20/2026, que visa atribuir o nome de MARIA APARECIDA SILVA BACON à atual Rua 15 do Parque dos Ipês.</t>
+  </si>
+  <si>
     <t>201</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/201/plc_1-2026.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único ao Artigo 278 da Lei Complementar 96 - Código de Posturas, estabelecendo a imposição de multa no valor de 20 (vinte) a 100 (cem) Unidades Fiscais a qualquer pessoa que maltratar ou praticar atos de crueldade contra os animais.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/307/pelom_1-2026.pdf</t>
@@ -795,172 +1026,172 @@
   <si>
     <t>309</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/309/pdl_2-2026_licenca_prefeito.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito de Jacarezinho, o Senhor MARCELO JOSÉ BERNARDELI PALHARES, para se ausentar do País pelo período de 12 (doze) dias.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/329/mocao_de_aplausos_1-2026.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa, após deliberação do Plenário, a concessão de MOÇÃO DE APLAUSOS aos Policiais Militares FERNANDO HENRIQUE DE SOUZA e ROBERTO SEVERINO DOS SANTOS JÚNIOR, pelo ato heroico realizado no dia 22 de dezembro de 2025. De acordo com registro constante do Boletim de Ocorrência, a equipe realizava patrulhamento pelo Bairro Nossa Senhora das Graças quando se deparou com uma situação de extrema urgência envolvendo uma criança de 11 meses em estado de asfixia após afogamento acidental. Imediatamente, os referidos Policiais agiram com exemplar prontidão, aplicando com rapidez e técnica a Manobra de Heimlich e transportando a vítima ao Pronto-Socorro.</t>
   </si>
   <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/432/mocao_de_aplausos_2-2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, após deliberação do Plenário, a concessão de Moção de Aplausos ao Sr. LUIZ FRANCISCO NÉIA, carinhosamente conhecido como “Chicão”, nascido na cidade de Jacarezinho/PR, em justa e merecida homenagem pelos relevantes serviços prestados na área de salvamento em festas de rodeio. Com uma trajetória exemplar de mais de 20 anos de profissão, Chicão destacou-se como salva-vidas de rodeio, exercendo sua função com coragem, agilidade e profundo senso de responsabilidade.</t>
+  </si>
+  <si>
     <t>310</t>
   </si>
   <si>
     <t>RINF</t>
   </si>
   <si>
     <t>Requerimento de Informações</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/310/req_inf_1-2026.pdf</t>
   </si>
   <si>
     <t>“REQUERIMENTO DE INFORMAÇÕES 1/2026 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando denúncia popular no sentido de que empresas possivelmente não habilitadas estejam realizando procedimentos de tanatopraxia e embalsamamento no município; considerando que tais serviços envolvem procedimentos invasivos em corpos humanos, com retirada de fluidos cadavéricos e uso de substâncias químicas potencialmente nocivas, exigindo descarte adequado e ambientalmente seguro, sob pena de contaminação do solo, da água e de riscos à coletividade; considerando, por fim, a necessidade de preservação da saúde pública e do meio ambiente no âmbito do município de Jacarezinho, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao DEPARTAMENTO DE VIGILÂNCIA SANITÁRIA DO MUNICÍPIO e à  19.ª REGIONAL DE SAÚDE, solicitando-lhes as seguintes informações: 1. A Vigilância Sanitária Municipal e Regional tem ciência da existência</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/311/req_inf_2-2026.pdf</t>
   </si>
   <si>
     <t>“REQUERIMENTO DE INFORMAÇÕES 2/2026 – Excelentíssimo Senhor Presidente da Câmara Municipal, de Jacarezinho, Considerando a necessidade de fiscalização dos atos da Administração Pública Municipal e do uso de veículos oficiais, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício à EMPRESA CONCESSIONÁRIA EPR LITORAL PIONEIRO, solicitando as seguintes informações: 1. Relação de veículos oficiais da Prefeitura Municipal de Jacarezinho-PR que passaram pela Praça de Pedágio do Município de Siqueira Campos/PR no dia 14 de janeiro de 2026, durante todo o dia. 2. A disponibilização das imagens das câmeras de segurança da Praça de Pedágio na referida data, em arquivo digital. Jacarezinho/PR, 15 de janeiro de 2026. WAGUINHO DA SAÚDE Vereador/PP”.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/312/req_inf_3-2026.pdf</t>
   </si>
   <si>
     <t>“REQUERIMENTO DE INFORMAÇÕES 3/2026 – Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando a necessidade de aferir a atuação do Conselho Municipal de Trânsito no que tange a seus trabalhos junto ao Bairro Aeroporto, por ocasião do Regime Democrático que rege a Administração Pública no Brasil, bem como averiguar o baixo número de aprovação de propostas de inserção de redutores de velocidade naquele bairro, em razão do posicionamento da maioria dos membros do referido Conselho, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PRESIDENTE DO CONSELHO MUNICIPAL DE TRÂNSITO, solicitando-lhe as seguintes informações: 1.	A tomada de decisão por meio de deliberação pelos membros do Conselho Municipal de Trânsito é feita de maneira justificada? 2. Existe algum estudo sobre cada proposta deliberada para embasar os posicionamentos dos membros do Conselho, ou as decisões são meramente políticas? 3.	Se há estud</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/314/req_inf_4-2026_waguinho.pdf</t>
   </si>
   <si>
     <t>“REQUERIMENTO DE INFORMAÇÕES 4/2026 – Considerando relatos consistentes de cidadãos e Unidades de Saúde Municipais acerca de agendamentos de exames com espera superior a 30 (trinta) dias; tendo em vista que essa demora representa preocupação dos munícipes e gestores municipais, notadamente pelo potencial comprometimento da saúde dos pacientes; considerando a obrigação administrativa de se garantir acessibilidade, celeridade e transparência na oferta de exames essenciais à saúde da população; tendo em vista a finalidade de se assegurar a transparência e o direito à informação pública, além de subsidiar a atuação desta Casa Legislativa na proposição de políticas públicas que visem à melhoria do serviço de saúde ofertado à população, especialmente diante da necessidade de garantias de acesso rápido a exames diagnósticos essenciais à detecção e tratamento precoce de doenças; o Vereador que abaixo assina, com base no Artig</t>
   </si>
   <si>
     <t>325</t>
-  </si>
-[...1 lines deleted...]
-    <t>Costa</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/325/req_5-2026.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações:_x000D_
 1. Relação completa dos fornecedores de hortifrúti e panificação ao Município de Jacarezinho, por meio da Secretaria Municipal de Agricultura, Pecuária e Meio Ambiente._x000D_
 2. Relação detalhada das quantidades de produtos de hortifrúti e panificação entregues ao Município, discriminadas por itens (ex.: “x” quilos de tomate, “x” unidades de pão), com as respectivas datas de entrega e valores unitários pagos, referentes a todo o Exercício de 2025.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/326/req_inf_6-2026_patricia.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações:_x000D_
 1.	Relação completa de todas as notificações de infrações encaminhadas ao proprietário em razão da falta de limpeza e/ou conservação do terreno descrito acima._x000D_
 2.	Informar e encaminhar a documentação completa sobre eventuais ações judiciais arquivadas e em andamento, referente a cobrança  do Imposto Territorial Urbano, e em caso positivo, informar ainda, em qual fase judicial se encontram tais ações.</t>
   </si>
   <si>
     <t>327</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prof. Marcus Selonk</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/327/req_inf_7-2026_selonk.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições regimentais e legais, e com fundamento no Art. 108 do Regimento Interno desta Casa Legislativa, vem requerer seja enviado ofício ao Excelentíssimo Senhor Marcelo Palhares, MD Prefeito Municipal de Jacarezinho, para que este, por meio da Secretaria Municipal competente, preste as seguintes informações abaixo discriminadas, visando o aprimoramento das políticas públicas e a promoção do bem-estar da população idosa em nosso município:</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/328/req_inf_8-2026_selonk_pista_de_skate.pdf</t>
   </si>
   <si>
     <t>Considerando o estado de abandono em que se encontra a área de lazer denominada Pista de Skate, localizada no antigo Parque Ecológico, na Rua Coronel Figueiredo, 928, no Centro desta cidade, o Vereador que abaixo assina, no exercício de suas atribuições legais e regimentais, com base no Artigo 108 do Regimento Interno desta Casa de Leis, REQUER à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações:_x000D_
 1.	Quanto ao Planejamento Urbano: existe projeto de loteamento, desmembramento ou qualquer outra alteração de finalidade urbanística para a referida área? Em caso positivo, o projeto contempla a preservação e integração da Pista de Skate ou prevê sua remoção/desativação?_x000D_
 2.	Quanto à Manutenção: consta no cronograma da Secretaria competente algum plano de manutenção preventiva ou corretiva para a estrutura da Pista de Skate no presente Exercício?_x000D_
 3.	Quanto ao Cronograma: havendo previsão de melhorias, quais as datas estimadas para o início e conclusão d</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/333/req_inf_9-2026_selonk_e_serginho_-_atendimento_pronto-socorro_escorpiao.pdf</t>
   </si>
   <si>
     <t>requerem à Mesa o envio de Ofício ao SECRETÁRIO MUNICIPAL DE SAÚDE e à DIREÇÃO DA SANTA CASA DE MISERICÓRDIA DE JACAREZINHO, solicitando-lhes as seguintes informações: 1. Qual o motivo da demora para atender a paciente vítima de picada de escorpião? Favor esclarecer o fato e apresentar o tempo médio de espera registrado no dia do incidente. 2. Qual o protocolo utilizado para atendimento de acidentes com animais peçonhentos? 3. Quais as medidas adotadas para garantir maior agilidade nesses atendimentos? 4. Quais as ações implementadas pelo Município para evitar a proliferação e acidentes com animais peçonhentos, sobretudo, o escorpião?</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/334/req_inf_10-2026_selonk_e_serginho_-_contrato_n._153_2025.pdf</t>
   </si>
   <si>
     <t>Considerando relatos consistentes em rede social acerca de possível irregularidade no Contrato n. 153/2025, celebrado em 04/04/2025, entre a Prefeitura Municipal de Jacarezinho/PR e a empresa contratada que possui a Razão Social 54.022.022 Fabiano Borali, inscrita no CNPJ: 54.022.022/0001-81; e em consulta é possível verificar que o Porte da Empresa se trata de Microempreendedor Individual (MEI), tendo em vista que uma das exigências para ser MEI é ter um faturamento de até R$ 81 mil por ano e o valor total do contrato é de R$246.088,07; os Vereadores que abaixo assinam, com base no Artigo 108 do Regimento Interno, requerem à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/335/req_inf_11-2026_waguinho_-_alteracao_no_sentido_da_rua.pdf</t>
   </si>
   <si>
     <t>A atual configuração do tráfego na Rua dos Expedicionários tem se mostrado inadequada, uma vez que vem contribuindo para colisões frequentes. Considerando o elevado número de acidentes registrados na referida via, especificamente nas esquinas com a Rua Paraná e Rua Costa Júnior, o Vereador que abaixo assina, buscando proporcionar maior segurança viária para a população, requer à Mesa, com base no Artigo 108 do Regimento Interno, o envio de Ofício ao PRESIDENTE DO CONSELHO MUNICIPAL DE TRÂNSITO, solicitando-lhe a seguinte informação: 1. É possível alterar o sentido da Rua dos Expedicionários, transformando-a em mão única, no trecho compreendido entre a Avenida Getúlio Vargas e a Rua Costa Júnior? 2. Caso constatada a necessidade da alteração da referida via e, após estudo técnico e avaliação por este Conselho competente, requer a implementação das medidas cabíveis com a devida sinalização.</t>
   </si>
   <si>
     <t>336</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zola</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/336/req_inf_12-2026_zola_contrato_pavimentacao_vila_rural.pdf</t>
   </si>
   <si>
     <t>Considerando a obra de pavimentação poliédrica iniciada na Vila Rural Novo Texas com a finalidade de melhorar as condições de tráfego, segurança e qualidade de vida dos moradores do referido bairro; tendo em vista que a obra encontra-se paralisada, causando prejuízos à comunidade; o Vereador que abaixo assina, comprometido com o desenvolvimento da localidade, requer à Mesa, com base no Artigo 108 do Regimento Interno, o envio de ofício ao SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO URBANO, solicitando-lhe informações</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/337/req_inf_13-2026_assinado.pdf</t>
   </si>
   <si>
     <t>Considerando o Processo Administrativo 430/2026, que resultou na formalização do Contrato Administrativo 18/2026, decorrente de Dispensa de Licitação, destinado ao rateio de recursos para o funcionamento do Consórcio Intermunicipal de Educação e Ensino do Paraná – CIEDEPAR; tendo em vista a autorização legislativa conferida pela Lei Municipal 4.214, de 13 de julho de 2022; e considerando o dever constitucional de fiscalização desta Casa de Leis, os Vereadores que subscrevem, com fundamento no Artigo 108 do Regimento Interno, REQUEREM à Mesa o envio de ofício à SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, solicitando-lhe as seguintes informações:_x000D_
 Quais ações e serviços serão efetivamente executados pelo CIEDEPAR em favor do Município no Exercício de 2026? Indicar as metas estabelecidas e o retorno prático esperado para Alunos e Professores da Rede Municipal de Ensino...</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/338/req_inf_14-2026_serginho_-_calcada_escola_renato_azzolini.pdf</t>
   </si>
   <si>
     <t>De acordo com as determinações do Artigo 78 e seguintes da Lei Complementar 57/2014 – Código de Obras, os proprietários são obrigados a implantarem e conservarem os passeios localizados na frente de seus imóveis. Ocorre que o terreno situado na Rua Lamartine Pereira, compreendido entre a Escola Municipal Professor Renato Azzolini e a Rua Almirante Tamandaré é de propriedade do Município e não possui calçada nem meio-fio (imagem anexa). Nessa localidade, a falta de pavimentação adequada vem causando riscos à comunidade escolar, pois dificulta o acesso e a mobilidade urbana de quem necessita transitar pelo local. Esse tema, inclusive, já foi objeto de outras proposições apresentadas pelo autor, em maio de 2022 e em abril de 2024, conforme Documentos anexos, porém, até o momento, a via pública encontra-se desprovida de passeio público, em desobediência à determinação legal acima mencionada.</t>
@@ -1023,50 +1254,206 @@
   <si>
     <t>requer à Mesa o envio de Ofício à Ao Ilustríssimo Senhor Diretor-Presidente da Concessionária EPR Litoral, solicitando-lhe as seguintes informações: 1. Há possibilidade de visita técnica em trecho sob responsabilidade desta Concessionária, nos quilômetros situados no município de Jacarezinho/PR, onde foi identificado possível sítio arqueológico? A solicitação fundamenta-se no interesse acadêmico, científico e patrimonial na averiguação do referido achado, a fim de que os docentes possam proceder à análise preliminar e, posteriormente, manifestar-se formalmente quanto ao interesse institucional, à relevância histórica e aos encaminhamentos técnicos cabíveis. Por fim, esclarece que a visita terá caráter estritamente técnico acadêmico, sendo realizada em data a ser definida conforme autorização e orientações dessa Concessionária.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>Colosso Acima da Média, Zola</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/358/req_inf_20-2026_colosso_e_zola_revisado.pdf</t>
   </si>
   <si>
     <t>requerem à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando as seguintes informações: 1. Qual empresa é responsável pelo fornecimento da merenda escolar na Rede Municipal de Ensino? 2. A empresa citada também fornece a proteína “carne”? Em caso negativo, qual empresa é responsável pela entrega do referido alimento? 3. Encaminhar cópia das Notas Fiscais referentes ao fornecimento da merenda escolar, inclusive da proteína “carne”, relativas ao período de janeiro de 2026 até a data da resposta deste Requerimento. 4. Informar o prazo do(s) contrato(s) vigentes para o fornecimento da merenda escolar e da proteína “carne” à Rede Municipal de Ensino. 2. Caso não seja possível responder ou atender a algum dos itens acima, apresentar a devida justificativa.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/359/req_inf_21-2026_colosso_revisado.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Considerando que a prática de esportes é essencial para a promoção da saúde física e mental de todos, o Vereador que abaixo assina, empenhado a incentivar e proporcionar meios para que a população possa praticar atividades físicas regulares, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Está prevista a manutenção do Campo de Futebol Sintético, situado no Conjunto Habitacional Dom Pedro Filipak? 2. Há previsão para que se conclua a pintura da pista de caminhada, no trecho compreendido entre o trevo da Vila São Pedro até o Centro de Eventos de Jacarezinho? 3. Em caso de respostas afirmativas, apresentar os respectivos cronogramas. 4. Caso não esteja prevista a execução dos referidos serviços, apresentar justificativa.</t>
   </si>
   <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/389/req_inf_22-2026_selonk_-_lista_de_terceirizados_executivo.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe o seguinte:_x000D_
+1. Relação dos colaboradores terceirizados que prestam serviços ao Poder Executivo Municipal contendo, no mínimo, o nome completo, função ou atividade exercida e o nome da empresa empregadora.</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/390/req_inf_23-2026_selonk_-_funcoes_gratificadas_executivo.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe que apresente as seguintes documentações:_x000D_
+1. Relação nominal de todos os Servidores do Poder Executivo Municipal que recebem Função Gratificada (FG), contendo obrigatoriamente:_x000D_
+•	Nome completo do Servidor;_x000D_
+•	Cargo de origem;_x000D_
+•	Denominação da Função Gratificada atribuída, e_x000D_
+•	Valor nominal da respectiva gratificação.</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/391/req_inf_24-2026_costa_revisado.pdf</t>
+  </si>
+  <si>
+    <t>Considerando o direito à informação pública, o Vereador que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações:_x000D_
+1. Por que ainda não foram disponibilizados para o Programa CASTRAPET Paraná os recursos previstos na Emenda Parlamentar 3084006 – Ação 2E89, de autoria do Deputado Federal DIEGO GARCIA, no valor de R$ 110.000,00?_x000D_
+2. Qual é o prazo para a execução da referida Emenda e a previsão para aplicação dos recursos no Programa CASTRAPET?</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/405/req_inf_25-2026_costa_revisado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando o encaminhamento das seguintes informações e documentos: _x000D_
+1. Relação atualizada de todos os servidores ocupantes de cargos em comissão, contendo, no mínimo: _x000D_
+•	nome completo; _x000D_
+•	indicação de eventual vínculo efetivo com o Município (cargo de origem, se houver); _x000D_
+•	denominação do cargo em comissão;_x000D_
+•	 lotação; _x000D_
+•	remuneração individualizada; _x000D_
+2. Informar o número total de cargos em comissão e funções gratificadas existentes no Quadro de Pessoal do Município, bem como quantos se encontram atualmente providos e vagos; _x000D_
+3. Informar se há regulamentação interna quanto aos critérios de nomeação para cargos em comissão e designação para funções gratificadas, encaminhando, em caso positivo, cópia do respectivo ato normativo.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/406/req_inf_26-2026_colosso_revisado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa o envio de ofício ao Administrador da Santa Casa de Jacarezinho, atualmente gerida pelo Instituto Brasil-Amazônia Serviços Especializados em Saúde – INBASES, para que preste as seguintes informações: _x000D_
+1. Informar se há atraso no pagamento de salários dos funcionários da Santa Casa, especificando:_x000D_
+2. Informar se vem ocorrendo redução salarial e supressão de direitos trabalhistas desses funcionários, como folgas, anuênios, etc. e, em caso afirmativo, o motivo da adoção de tais medidas._x000D_
+3. Informar se há atraso no pagamento dos profissionais médicos, detalhando:_x000D_
+4. Esclarecer a atual situação do abastecimento de medicamentos, informando:_x000D_
+5. Informar quais são os cargos de direção, chefia e coordenação atualmente existentes na estrutura administrativa da entidade, indicando:_x000D_
+6. Esclarecer de que forma vêm sendo aplicados os recursos públicos recebidos pela entidade, _x000D_
+7. Informar o montante total de recursos repassados pelo Município à Santa Casa de Misericórdia</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/407/req_inf_27-2026_luciane_alves.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa, após ouvido o Plenário, o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Há possibilidade de ser interditado trecho da Avenida Manoel Ribas aos domingos, no período das 8h00 às 14h00, para a realização de eventos sociais e culturais, como caminhadas e apresentações – música, dança, teatro ao ar livre, etc.? 2. Em caso afirmativo, sugere que a Secretaria competente defina os trechos mais estratégicos para a concretização desses eventos. 3. Se não for possível, solicita a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/408/req_inf_28-2026_patricia_-_iluminacao_cemiterio.pdf</t>
+  </si>
+  <si>
+    <t>Considerando que está em construção uma capela mortuária pela Central Prev ao lado do cemitério local, com previsão de conclusão até o final do presente mês de abril de 2026, o que aumentará o fluxo de pessoas na região, especialmente durante o período noturno; Considerando que a iluminação pública é essencial para a segurança e o bem-estar dos cidadãos que transitarão pela localidade, especialmente os familiares e amigos enlutados que frequentarão a capela nestes períodos e nos termos do art. 30, inciso V, da Constituição Federal, compete ao Município a organização e a prestação dos serviços públicos de interesse local, incluindo a iluminação pública, a Vereadora que abaixo assina, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Qual a viabilidade e o prazo estimado para a instalação de dois superpostes no referido local, a fim de garantir maior segurança e conforto aos munícipes?</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/409/req_inf_29-2026_colosso_revisado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER à Mesa o envio de ofício ao DIRETOR-GERAL DA SANTA CASA DE MISERICÓRDIA DE JACAREZINHO, administrada pelo Instituto Brasil-Amazônia de Serviços Especializados em Saúde – INBASES, para que preste as seguintes informações:_x000D_
+1. A Santa Casa de Misericórdia de Jacarezinho possui Programa de Controle Médico de Saúde Ocupacional – PCMSO, conforme determina a legislação trabalhista vigente? Em caso afirmativo, apresentar documentos comprobatórios._x000D_
+2. A instituição possui Programa de Gerenciamento de Riscos – PGR, nos termos da Norma Regulamentadora 1 – NR-1? Encaminhar documentos que comprovem a implantação._x000D_
+3. Em caso de resposta negativa a qualquer dos questionamentos acima, solicita a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/410/req_inf_30-2026_waguinho_-_recapeamento_e_asfalto.pdf</t>
+  </si>
+  <si>
+    <t>requer à Mesa, nos termos do Artigo 108 do Regimento Interno, o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando resposta aos seguintes questionamentos:_x000D_
+1. O Bairro Aeroporto também será contemplado com o recapeamento asfáltico? _x000D_
+2. Está prevista a implementação de asfalto na Rua Paulo Rodrigues da Silva, no Bairro Chácara Paraíso?_x000D_
+3. Em caso de respostas afirmativas, apresentar os respectivos cronogramas._x000D_
+4. Caso não esteja prevista a execução das referidas obras, apresentar justificativa.</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/430/req_inf_31-2026_colosso_revisado.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa, ouvido o Plenário, que seja encaminhado ofício ao Secretário Municipal de Agricultura, Pecuária e Meio Ambiente, o Senhor RAFAEL GUSTAVO LOPES, solicitando-lhe as seguintes informações: 1. Qual foi o motivo da suspensão da coleta de materiais recicláveis no Município de Jacarezinho? 2. Desde quando o serviço encontra-se paralisado? 3. Existe previsão para o retorno da coleta seletiva e do recolhimento de materiais recicláveis? Em caso positivo, informar a data prevista. 4. Quais medidas estão sendo adotadas por essa Secretaria para regularizar a situação? 5. Há plano emergencial para evitar o descarte irregular de materiais recicláveis enquanto o serviço estiver suspenso? 6. Caso alguma das informações solicitadas não possa ser prestada, requer-se a apresentação de justificativa.</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/431/req_inf_32-2026_zola.pdf</t>
+  </si>
+  <si>
+    <t>requer à Mesa, ouvido o Plenário, que seja encaminhado ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe as seguintes informações: 1. Há possibilidade de serem afixadas, com a máxima urgência, placas indicativas com a denominação correta da antiga Rua Treze de Maio que, nos termos da Lei Municipal 2.786, de 2013, passou a denominar-se Rua Roberto José da Luz? 2. Em caso afirmativo, qual o prazo previsto para a execução do serviço? 3. Em caso negativo, requer justificativa.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/433/req_inf_33-2026_zola.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Vice-Presidente da Câmara Municipal de Jacarezinho, Considerando a função fiscalizadora do Poder Legislativo, amparada na Constituição Federal, na Lei Federal 12.527/2011 – Lei de Acesso à Informação, na Lei Orgânica Municipal e no Regimento Interno desta Casa de Leis, bem como o dever de transparência na gestão dos recursos públicos; tendo em vista a terceirização do serviço de transporte para Tratamento Fora do Domicílio – TFD, contratado pela Secretaria Municipal de Saúde, o Vereador que abaixo subscreve, com base no Artigo 108 do Regimento Interno, requer à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, solicitando informações e documentos:</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/434/req_inf_34-2026_serginho_-_concessao_de_um_dia_de_folga_ao_servidor_no_dia_do_aniversario.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, Diariamente, os Servidores Municipais dedicam seu trabalho à continuidade e à qualidade dos serviços prestados à população. Considerando a importância de políticas públicas voltadas à valorização, motivação e reconhecimento desses profissionais, bem como o fato de que diversos municípios brasileiros, inclusive circunvizinhos, já instituíram o benefício de um dia de folga remunerada aos Servidores na data de seu aniversário natalício, conforme as Leis anexas, o Vereador que abaixo subscreve, com fundamento no Artigo 108 do Regimento Interno, requer à Mesa o envio de Ofício ao PREFEITO DE JACAREZINHO, solicitando-lhe informações:</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/435/req_inf_35-2026_serginho_-_sensor_medidor_continuo_de_glicose_para_criancas.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Jacarezinho, O diabetes mellitus é uma condição crônica que pode se manifestar ainda na infância e exige acompanhamento contínuo dos níveis de glicose no sangue. Em muitos casos, esse controle é realizado por meio de punções digitais várias vezes ao dia, procedimento que pode causar dor, desconforto e sofrimento físico e emocional, especialmente em crianças pequenas. Os sensores de monitoramento contínuo de glicose (Continuous Glucose Monitoring – CGM) representam alternativa tecnológica capaz de auxiliar no controle glicêmico, contribuindo para maior segurança, qualidade de vida e autonomia das crianças e de seus cuidadores. Considerando a relevância do tema para a saúde infantil e a necessidade de levantamento prévio de dados técnicos, administrativos e orçamentários, busca-se avaliar a viabilidade de eventual proposição legislativa voltada ao fornecimento desses sensores a crianças com diabetes mellitus atendidas pela Rede...</t>
+  </si>
+  <si>
     <t>342</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/342/ind_1-2026_waguinho_-_portadores_de_fibromialgia_isencao_de_iptu_-_prefeito.pdf</t>
   </si>
   <si>
     <t>INDICA à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, sugerindo-lhe a realização de estudos técnicos, jurídicos e orçamentários visando à inclusão, na legislação tributária municipal, de hipótese de isenção do Imposto Predial e Territorial Urbano – IPTU em favor de contribuintes diagnosticados com fibromialgia, observados critérios objetivos a serem definidos pelo Poder Executivo com base na legislação fiscal aplicável.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/343/ind_2-2026_waguinho.pdf</t>
   </si>
   <si>
     <t>Considerando a competência do Município para legislar sobre assuntos de interesse local e suplementar a legislação federal e estadual, nos termos do Artigo 30, incisos I e II da Constituição Federal, o Vereador que abaixo subscreve, nos termos do Artigo 107 do Regimento Interno, INDICA à Mesa o envio de ofício ao PREFEITO DE JACAREZINHO, sugerindo a realização de estudos técnicos, jurídicos e orçamentários visando à criação de política pública que assegure a gratuidade no transporte coletivo urbano aos portadores do Transtorno do Espectro Autista – TEA, bem como, quando necessário, a seus acompanhantes, mediante critérios a serem definidos, especialmente quanto à comprovação de eventual vulnerabilidade socioeconômica.</t>
   </si>
   <si>
     <t>350</t>
@@ -1230,50 +1617,104 @@
     <t>351</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/351/req._plenario_10-2026_-_reducao.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 2, 9, 10, 11, 12, 13, 14, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 37, 38, 39, 40, 42, 43 e 44/2026.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/352/req._plenario_11-2026_-_dispensa_de_pareceres.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 48, 49, 50 e 51/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Ordinária prevista para o dia 30 de março de 2026, para Primeiro Turno de Discussão e Votação.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/353/req._plenario_12-2026_-_reducao.pdf</t>
   </si>
   <si>
     <t>REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 48, 49, 50 e 51/2026. Jacarezinho/PR, 27 de março de 2026.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/387/req._plenario_13-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Vice-Presidente desta Casa de Leis, O Vereador que abaixo assina, com base no § 4.° do Artigo 69 do Regimento Interno e considerando o pedido de tramitação em regime de urgência apresentado pelo Prefeito, REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 54, 55, 56 e 57/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Ordinária prevista para o dia 13 de abril de 2026, para Primeiro Turno de Discussão e Votação. Jacarezinho/PR, 10 de abril de 2026. JOSÉ IZAÍAS GOMES – ‘Zola’ – Vereador/PODEMOS”.</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/388/req._plenario_14-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Vice-Presidente desta Casa de Leis, O Vereador que abaixo assina, com base no Artigo 145 do Regimento Interno, REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 54, 55, 56 e 57/2026. Jacarezinho/PR, 10 de abril de 2026. JOSÉ IZAÍAS GOMES – “Zola” - Vereador/PODEMOS”.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/413/req._plenario_15-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE PLENÁRIO 15/2026 - Excelentíssimo Senhor Vice-Presidente desta Casa de Leis, O Vereador que abaixo assina, com base no § 4.° do Artigo 69 do Regimento Interno e considerando o pedido de tramitação em regime de urgência apresentado pelo Prefeito, REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 58 e 60/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Ordinária prevista para o dia 27 de abril de 2026, para Primeiro Turno de Discussão e Votação.</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/414/req._plenario_16-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>“REQUERIMENTO DE PLENÁRIO 16/2026 - Excelentíssimo Senhor Vice-Presidente desta Casa de Leis, O Vereador que abaixo assina, com base no Artigo 145 do Regimento Interno, REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 58 e 60/2026. Jacarezinho/PR, 24 de abril de 2026. JOSÉ IZAÍAS GOMES – “Zola”</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/426/req._plenario_17-2026_-_dispensa_de_pareceres.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE PLENÁRIO 17/2026 - Excelentíssimo Senhor Vice-Presidente desta Casa de Leis, O Vereador que abaixo assina, com base no § 4.° do Artigo 69 do Regimento Interno e considerando o pedido de tramitação em regime de urgência apresentado pelo Prefeito, REQUER à Mesa que seja dispensada a emissão de Pareceres pelas Comissões Permanentes aos PROJETOS DE LEI DO EXECUTIVO 61, 62, 63, 64, 65 e 66/2026. Sendo aprovado este Requerimento, requer, ainda, a inclusão dos referidos Projetos na Ordem do Dia da Sessão Ordinária prevista para o dia 4 de maio de 2026, para Primeiro Turno de Discussão e Votação.</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/427/req._plenario_18-2026_-_reducao.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE PLENÁRIO 18/2026 - Excelentíssimo Senhor Vice-Presidente desta Casa de Leis, O Vereador que abaixo assina, com base no Artigo 145 do Regimento Interno, REQUER à Mesa que seja reduzido para 5 (cinco) minutos o interstício regimental de 24 (vinte e quatro) horas entre uma Sessão e outra, convocando-se Sessão Extraordinária para o Segundo Turno de Discussão e Votação dos PROJETOS DE LEI DO EXECUTIVO 61, 62, 63, 64, 65 e 66/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1577,56 +2018,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/192/ple_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/193/ple_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/194/ple_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/195/ple_5-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/233/ple_8-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/234/ple_9-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/235/ple_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/236/ple_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/237/ple_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/238/ple_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/239/ple_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/240/ple_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/241/ple_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/242/ple_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/278/ple_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/279/ple_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/280/ple_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/281/ple_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/282/ple_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/283/ple_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/284/ple_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/285/ple_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/286/ple_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/287/ple_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/288/ple_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/289/ple_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/290/ple_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/291/ple_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/292/ple_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/293/ple_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/294/ple_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/295/ple_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/296/ple_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/297/ple_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/298/ple_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/300/ple_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/301/ple_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/302/ple_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/303/ple_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/304/ple_45-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/341/ple_46-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/346/ple_48-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/347/ple_49-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/348/ple_50-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/349/ple_51-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/196/pll_1-2026_waguinho_-_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/197/pll_2-2026_serginho_-_lei_vitor_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/198/pll_3-2026_patricia_-__exigencia_cert_antecedentes_-_trabalho_com_crianca.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/203/pll_4-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/204/pll_5-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/305/pll_8-2026_patricia_-__politica_municipal_pessoa_com_tea.docx.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/306/pll_9-2026_patricia_-_avenida_dr_paulo__diniz.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/345/pll_10-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/356/pll_11-2026_luciane_rua_elenice_l._da_silva.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/201/plc_1-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/307/pelom_1-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/308/pdl_1-2026_cid._ben._alfeu_jr..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/309/pdl_2-2026_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/329/mocao_de_aplausos_1-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/310/req_inf_1-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/311/req_inf_2-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/312/req_inf_3-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/314/req_inf_4-2026_waguinho.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/325/req_5-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/326/req_inf_6-2026_patricia.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/327/req_inf_7-2026_selonk.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/328/req_inf_8-2026_selonk_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/333/req_inf_9-2026_selonk_e_serginho_-_atendimento_pronto-socorro_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/334/req_inf_10-2026_selonk_e_serginho_-_contrato_n._153_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/335/req_inf_11-2026_waguinho_-_alteracao_no_sentido_da_rua.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/336/req_inf_12-2026_zola_contrato_pavimentacao_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/337/req_inf_13-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/338/req_inf_14-2026_serginho_-_calcada_escola_renato_azzolini.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/339/req_inf_15-2026_waguinho_-_iluminacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/340/req_inf_16-2026_serginho_-_parque_praca_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/354/req_inf_17-2026_selonk_-_paralisacao_das_obras_na_rua_professor_arlindo_bessa.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/355/req_inf_18-2026_zola_-_copia_do_contrato_social_terceirizada.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/357/req_inf_19-2026_selonk_-_ao_representante_da_epr_cobrando_respostas_ao_oficio_01_2026_da_divisao_do_patrimonio_cultural_da_uenp.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/358/req_inf_20-2026_colosso_e_zola_revisado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/359/req_inf_21-2026_colosso_revisado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/342/ind_1-2026_waguinho_-_portadores_de_fibromialgia_isencao_de_iptu_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/343/ind_2-2026_waguinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/350/ind_3-2026_zola.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/344/veto_parcial_pll_5-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/331/emenda_aditiva_1-2026_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/330/em_1-2026_serginho_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/332/emenda_supressiva_1-2026_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/316/req._plenario_1-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/317/req._plenario_2-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/318/req._plenario_3-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/319/req._plenario_4-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/320/req._plenario_5-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/321/req._plenario_6-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/322/req._plenario_7-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/323/req._plenario_8-2026_-_retirado_o_ple_37-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/324/req._plenario_9-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/351/req._plenario_10-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/352/req._plenario_11-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/353/req._plenario_12-2026_-_reducao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/192/ple_1-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/193/ple_3-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/194/ple_4-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/195/ple_5-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/233/ple_8-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/234/ple_9-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/235/ple_10-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/236/ple_11-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/237/ple_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/238/ple_13-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/239/ple_14-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/240/ple_15-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/241/ple_16-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/242/ple_17-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/278/ple_19-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/279/ple_20-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/280/ple_21-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/281/ple_22-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/282/ple_23-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/283/ple_24-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/284/ple_25-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/285/ple_26-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/286/ple_27-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/287/ple_28-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/288/ple_29-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/289/ple_30-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/290/ple_31-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/291/ple_32-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/292/ple_33-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/293/ple_34-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/294/ple_35-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/295/ple_36-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/296/ple_37-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/297/ple_38-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/298/ple_39-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/300/ple_41-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/301/ple_42-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/302/ple_43-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/303/ple_44-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/304/ple_45-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/341/ple_46-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/346/ple_48-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/347/ple_49-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/348/ple_50-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/349/ple_51-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/380/ple_52-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/381/ple_53-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/383/ple_55-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/384/ple_56-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/385/ple_57-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/411/ple_58-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/412/ple_60-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/419/ple_61-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/420/ple_62-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/421/ple_63-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/422/ple_64-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/423/ple_65-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/424/ple_66-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/196/pll_1-2026_waguinho_-_terceirizados.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/197/pll_2-2026_serginho_-_lei_vitor_gabriel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/198/pll_3-2026_patricia_-__exigencia_cert_antecedentes_-_trabalho_com_crianca.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/203/pll_4-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/204/pll_5-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/305/pll_8-2026_patricia_-__politica_municipal_pessoa_com_tea.docx.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/306/pll_9-2026_patricia_-_avenida_dr_paulo__diniz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/345/pll_10-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/356/pll_11-2026_luciane_rua_elenice_l._da_silva.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/428/ple_13-2026_costa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/386/pll_14-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/415/pll_15-2026_selonk_2-9.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/416/pll_16-2026_zola.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/417/pll_17-2026_serginho_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/425/pll_18-2026_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/429/ple_20-2026_edilson.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/201/plc_1-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/307/pelom_1-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/308/pdl_1-2026_cid._ben._alfeu_jr..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/309/pdl_2-2026_licenca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/329/mocao_de_aplausos_1-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/432/mocao_de_aplausos_2-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/310/req_inf_1-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/311/req_inf_2-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/312/req_inf_3-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/314/req_inf_4-2026_waguinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/325/req_5-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/326/req_inf_6-2026_patricia.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/327/req_inf_7-2026_selonk.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/328/req_inf_8-2026_selonk_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/333/req_inf_9-2026_selonk_e_serginho_-_atendimento_pronto-socorro_escorpiao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/334/req_inf_10-2026_selonk_e_serginho_-_contrato_n._153_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/335/req_inf_11-2026_waguinho_-_alteracao_no_sentido_da_rua.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/336/req_inf_12-2026_zola_contrato_pavimentacao_vila_rural.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/337/req_inf_13-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/338/req_inf_14-2026_serginho_-_calcada_escola_renato_azzolini.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/339/req_inf_15-2026_waguinho_-_iluminacao_de_led.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/340/req_inf_16-2026_serginho_-_parque_praca_sao_benedito.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/354/req_inf_17-2026_selonk_-_paralisacao_das_obras_na_rua_professor_arlindo_bessa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/355/req_inf_18-2026_zola_-_copia_do_contrato_social_terceirizada.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/357/req_inf_19-2026_selonk_-_ao_representante_da_epr_cobrando_respostas_ao_oficio_01_2026_da_divisao_do_patrimonio_cultural_da_uenp.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/358/req_inf_20-2026_colosso_e_zola_revisado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/359/req_inf_21-2026_colosso_revisado.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/389/req_inf_22-2026_selonk_-_lista_de_terceirizados_executivo.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/390/req_inf_23-2026_selonk_-_funcoes_gratificadas_executivo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/391/req_inf_24-2026_costa_revisado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/405/req_inf_25-2026_costa_revisado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/406/req_inf_26-2026_colosso_revisado.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/407/req_inf_27-2026_luciane_alves.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/408/req_inf_28-2026_patricia_-_iluminacao_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/409/req_inf_29-2026_colosso_revisado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/410/req_inf_30-2026_waguinho_-_recapeamento_e_asfalto.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/430/req_inf_31-2026_colosso_revisado.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/431/req_inf_32-2026_zola.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/433/req_inf_33-2026_zola.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/434/req_inf_34-2026_serginho_-_concessao_de_um_dia_de_folga_ao_servidor_no_dia_do_aniversario.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/435/req_inf_35-2026_serginho_-_sensor_medidor_continuo_de_glicose_para_criancas.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/342/ind_1-2026_waguinho_-_portadores_de_fibromialgia_isencao_de_iptu_-_prefeito.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/343/ind_2-2026_waguinho.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/350/ind_3-2026_zola.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/344/veto_parcial_pll_5-2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/331/emenda_aditiva_1-2026_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/330/em_1-2026_serginho_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/332/emenda_supressiva_1-2026_pll_7-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/316/req._plenario_1-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/317/req._plenario_2-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/318/req._plenario_3-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/319/req._plenario_4-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/320/req._plenario_5-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/321/req._plenario_6-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/322/req._plenario_7-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/323/req._plenario_8-2026_-_retirado_o_ple_37-2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/324/req._plenario_9-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/351/req._plenario_10-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/352/req._plenario_11-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/353/req._plenario_12-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/387/req._plenario_13-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/388/req._plenario_14-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/413/req._plenario_15-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/414/req._plenario_16-2026_-_reducao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/426/req._plenario_17-2026_-_dispensa_de_pareceres.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.jacarezinho.pr.leg.br/media/sapl/public/materialegislativa/2026/427/req._plenario_18-2026_-_reducao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H107"/>
+  <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="200" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2932,1496 +3373,2614 @@
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H51" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>199</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="D52" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>13</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="F52" t="s">
+      <c r="H52" t="s">
         <v>202</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>204</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="B53" t="s">
-[...11 lines deleted...]
-      <c r="F53" t="s">
+      <c r="H53" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>207</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>208</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" t="s">
         <v>209</v>
-      </c>
-[...19 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>210</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>211</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H55" t="s">
         <v>213</v>
-      </c>
-[...19 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>28</v>
+        <v>215</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>214</v>
+        <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="H56" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>31</v>
+        <v>218</v>
       </c>
       <c r="D57" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>206</v>
+        <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>18</v>
+        <v>219</v>
       </c>
       <c r="H57" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>220</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>221</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>222</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
       <c r="H58" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>224</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>37</v>
+        <v>225</v>
       </c>
       <c r="D59" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>210</v>
+        <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>225</v>
+        <v>18</v>
       </c>
       <c r="H59" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>227</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>41</v>
+        <v>228</v>
       </c>
       <c r="D60" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>228</v>
+        <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>229</v>
       </c>
       <c r="H60" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>231</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>45</v>
+        <v>232</v>
       </c>
       <c r="D61" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>210</v>
+        <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H61" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>235</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>236</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H62" t="s">
         <v>234</v>
-      </c>
-[...19 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>238</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>10</v>
+        <v>239</v>
       </c>
       <c r="D63" t="s">
-        <v>239</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="F63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>241</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>242</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="B64" t="s">
-[...5 lines deleted...]
-      <c r="D64" t="s">
+      <c r="H64" t="s">
         <v>244</v>
-      </c>
-[...10 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>10</v>
+        <v>246</v>
       </c>
       <c r="D65" t="s">
-        <v>249</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>250</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>235</v>
+        <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="H65" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>17</v>
+        <v>249</v>
       </c>
       <c r="D66" t="s">
-        <v>249</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="F66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H66" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
         <v>10</v>
       </c>
       <c r="D67" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="E67" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="F67" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="H67" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E68" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F68" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="H68" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D69" t="s">
+        <v>252</v>
+      </c>
+      <c r="E69" t="s">
+        <v>253</v>
+      </c>
+      <c r="F69" t="s">
         <v>262</v>
       </c>
-      <c r="E69" t="s">
+      <c r="G69" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="F69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D70" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E70" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F70" t="s">
-        <v>202</v>
+        <v>266</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="H70" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="D71" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E71" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F71" t="s">
-        <v>202</v>
+        <v>266</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="H71" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D72" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E72" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F72" t="s">
-        <v>276</v>
+        <v>258</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>277</v>
+        <v>18</v>
       </c>
       <c r="H72" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D73" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E73" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F73" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>280</v>
+        <v>18</v>
       </c>
       <c r="H73" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D74" t="s">
+        <v>252</v>
+      </c>
+      <c r="E74" t="s">
+        <v>253</v>
+      </c>
+      <c r="F74" t="s">
         <v>262</v>
       </c>
-      <c r="E74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G74" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H74" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D75" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E75" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F75" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>287</v>
+        <v>281</v>
       </c>
       <c r="H75" t="s">
-        <v>288</v>
+        <v>282</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D76" t="s">
+        <v>252</v>
+      </c>
+      <c r="E76" t="s">
+        <v>253</v>
+      </c>
+      <c r="F76" t="s">
         <v>262</v>
       </c>
-      <c r="E76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G76" s="1" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="H76" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="D77" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E77" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F77" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="H77" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="D78" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E78" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F78" t="s">
-        <v>202</v>
+        <v>291</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="H78" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D79" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E79" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F79" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="H79" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D80" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E80" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F80" t="s">
+        <v>295</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="G80" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H80" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>61</v>
+        <v>69</v>
       </c>
       <c r="D81" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E81" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F81" t="s">
-        <v>206</v>
+        <v>302</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="H81" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="D82" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E82" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F82" t="s">
-        <v>202</v>
+        <v>258</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="H82" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="D83" t="s">
-        <v>262</v>
+        <v>252</v>
       </c>
       <c r="E83" t="s">
-        <v>263</v>
+        <v>253</v>
       </c>
       <c r="F83" t="s">
-        <v>206</v>
+        <v>280</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="H83" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>311</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>83</v>
+      </c>
+      <c r="D84" t="s">
+        <v>252</v>
+      </c>
+      <c r="E84" t="s">
+        <v>253</v>
+      </c>
+      <c r="F84" t="s">
+        <v>312</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H84" t="s">
         <v>314</v>
-      </c>
-[...19 lines deleted...]
-        <v>316</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>315</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>316</v>
+      </c>
+      <c r="E85" t="s">
         <v>317</v>
       </c>
-      <c r="B85" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F85" t="s">
-        <v>299</v>
+        <v>13</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>318</v>
       </c>
       <c r="H85" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>320</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="D86" t="s">
-        <v>262</v>
+        <v>321</v>
       </c>
       <c r="E86" t="s">
-        <v>263</v>
+        <v>322</v>
       </c>
       <c r="F86" t="s">
-        <v>283</v>
+        <v>266</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D87" t="s">
-        <v>262</v>
+        <v>326</v>
       </c>
       <c r="E87" t="s">
-        <v>263</v>
+        <v>327</v>
       </c>
       <c r="F87" t="s">
-        <v>324</v>
+        <v>287</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="H87" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>330</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>17</v>
+      </c>
+      <c r="D88" t="s">
+        <v>326</v>
+      </c>
+      <c r="E88" t="s">
         <v>327</v>
       </c>
-      <c r="B88" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F88" t="s">
-        <v>228</v>
+        <v>266</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="H88" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>10</v>
       </c>
       <c r="D89" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E89" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F89" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="H89" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>17</v>
       </c>
       <c r="D90" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E90" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F90" t="s">
-        <v>202</v>
+        <v>280</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="H90" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D91" t="s">
-        <v>331</v>
+        <v>342</v>
       </c>
       <c r="E91" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="F91" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H91" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D92" t="s">
         <v>342</v>
       </c>
       <c r="E92" t="s">
         <v>343</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>254</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="H92" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D93" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="E93" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="F93" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H93" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D94" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="E94" t="s">
+        <v>343</v>
+      </c>
+      <c r="F94" t="s">
+        <v>254</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="F94" t="s">
-[...2 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>355</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>28</v>
+      </c>
+      <c r="D95" t="s">
+        <v>342</v>
+      </c>
+      <c r="E95" t="s">
+        <v>343</v>
+      </c>
+      <c r="F95" t="s">
+        <v>291</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="B95" t="s">
-[...5 lines deleted...]
-      <c r="D95" t="s">
+      <c r="H95" t="s">
         <v>357</v>
-      </c>
-[...10 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="D96" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E96" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F96" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="H96" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D97" t="s">
+        <v>342</v>
+      </c>
+      <c r="E97" t="s">
+        <v>343</v>
+      </c>
+      <c r="F97" t="s">
+        <v>295</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="E97" t="s">
+      <c r="H97" t="s">
         <v>363</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D98" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E98" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F98" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="H98" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="D99" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E99" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F99" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="H99" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="D100" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E100" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F100" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="H100" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="D101" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E101" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F101" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="H101" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="D102" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E102" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F102" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="H102" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="D103" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E103" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F103" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="H103" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="D104" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E104" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F104" t="s">
-        <v>299</v>
+        <v>258</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="H104" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="D105" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E105" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F105" t="s">
-        <v>299</v>
+        <v>254</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="H105" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="D106" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
       <c r="E106" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
       <c r="F106" t="s">
-        <v>299</v>
+        <v>258</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="H106" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>391</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>73</v>
+      </c>
+      <c r="D107" t="s">
+        <v>342</v>
+      </c>
+      <c r="E107" t="s">
+        <v>343</v>
+      </c>
+      <c r="F107" t="s">
+        <v>295</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H107" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>394</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>77</v>
+      </c>
+      <c r="D108" t="s">
+        <v>342</v>
+      </c>
+      <c r="E108" t="s">
+        <v>343</v>
+      </c>
+      <c r="F108" t="s">
+        <v>302</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H108" t="s">
         <v>396</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>397</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>80</v>
+      </c>
+      <c r="D109" t="s">
+        <v>342</v>
+      </c>
+      <c r="E109" t="s">
+        <v>343</v>
+      </c>
+      <c r="F109" t="s">
+        <v>295</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H109" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>400</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>83</v>
+      </c>
+      <c r="D110" t="s">
+        <v>342</v>
+      </c>
+      <c r="E110" t="s">
+        <v>343</v>
+      </c>
+      <c r="F110" t="s">
+        <v>401</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="H110" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>404</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>86</v>
+      </c>
+      <c r="D111" t="s">
+        <v>342</v>
+      </c>
+      <c r="E111" t="s">
+        <v>343</v>
+      </c>
+      <c r="F111" t="s">
+        <v>280</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="H111" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>407</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>90</v>
+      </c>
+      <c r="D112" t="s">
+        <v>342</v>
+      </c>
+      <c r="E112" t="s">
+        <v>343</v>
+      </c>
+      <c r="F112" t="s">
+        <v>295</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H112" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>410</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>93</v>
+      </c>
+      <c r="D113" t="s">
+        <v>342</v>
+      </c>
+      <c r="E113" t="s">
+        <v>343</v>
+      </c>
+      <c r="F113" t="s">
+        <v>295</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="H113" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>413</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>96</v>
+      </c>
+      <c r="D114" t="s">
+        <v>342</v>
+      </c>
+      <c r="E114" t="s">
+        <v>343</v>
+      </c>
+      <c r="F114" t="s">
+        <v>291</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="H114" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>416</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>100</v>
+      </c>
+      <c r="D115" t="s">
+        <v>342</v>
+      </c>
+      <c r="E115" t="s">
+        <v>343</v>
+      </c>
+      <c r="F115" t="s">
+        <v>291</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H115" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>419</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>104</v>
+      </c>
+      <c r="D116" t="s">
+        <v>342</v>
+      </c>
+      <c r="E116" t="s">
+        <v>343</v>
+      </c>
+      <c r="F116" t="s">
+        <v>280</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H116" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>422</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>107</v>
+      </c>
+      <c r="D117" t="s">
+        <v>342</v>
+      </c>
+      <c r="E117" t="s">
+        <v>343</v>
+      </c>
+      <c r="F117" t="s">
+        <v>287</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="H117" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>425</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>111</v>
+      </c>
+      <c r="D118" t="s">
+        <v>342</v>
+      </c>
+      <c r="E118" t="s">
+        <v>343</v>
+      </c>
+      <c r="F118" t="s">
+        <v>262</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="H118" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>428</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>115</v>
+      </c>
+      <c r="D119" t="s">
+        <v>342</v>
+      </c>
+      <c r="E119" t="s">
+        <v>343</v>
+      </c>
+      <c r="F119" t="s">
+        <v>280</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="H119" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>431</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>119</v>
+      </c>
+      <c r="D120" t="s">
+        <v>342</v>
+      </c>
+      <c r="E120" t="s">
+        <v>343</v>
+      </c>
+      <c r="F120" t="s">
+        <v>254</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H120" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>434</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>123</v>
+      </c>
+      <c r="D121" t="s">
+        <v>342</v>
+      </c>
+      <c r="E121" t="s">
+        <v>343</v>
+      </c>
+      <c r="F121" t="s">
+        <v>280</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H121" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>437</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>127</v>
+      </c>
+      <c r="D122" t="s">
+        <v>342</v>
+      </c>
+      <c r="E122" t="s">
+        <v>343</v>
+      </c>
+      <c r="F122" t="s">
+        <v>302</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H122" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>440</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>131</v>
+      </c>
+      <c r="D123" t="s">
+        <v>342</v>
+      </c>
+      <c r="E123" t="s">
+        <v>343</v>
+      </c>
+      <c r="F123" t="s">
+        <v>302</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H123" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>443</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>135</v>
+      </c>
+      <c r="D124" t="s">
+        <v>342</v>
+      </c>
+      <c r="E124" t="s">
+        <v>343</v>
+      </c>
+      <c r="F124" t="s">
+        <v>258</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H124" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>446</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>139</v>
+      </c>
+      <c r="D125" t="s">
+        <v>342</v>
+      </c>
+      <c r="E125" t="s">
+        <v>343</v>
+      </c>
+      <c r="F125" t="s">
+        <v>258</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="H125" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>449</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>450</v>
+      </c>
+      <c r="E126" t="s">
+        <v>451</v>
+      </c>
+      <c r="F126" t="s">
+        <v>254</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="H126" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>454</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" t="s">
+        <v>450</v>
+      </c>
+      <c r="E127" t="s">
+        <v>451</v>
+      </c>
+      <c r="F127" t="s">
+        <v>254</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H127" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>457</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>21</v>
+      </c>
+      <c r="D128" t="s">
+        <v>450</v>
+      </c>
+      <c r="E128" t="s">
+        <v>451</v>
+      </c>
+      <c r="F128" t="s">
+        <v>302</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H128" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>460</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>10</v>
+      </c>
+      <c r="D129" t="s">
+        <v>461</v>
+      </c>
+      <c r="E129" t="s">
+        <v>462</v>
+      </c>
+      <c r="F129" t="s">
+        <v>13</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H129" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>465</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>466</v>
+      </c>
+      <c r="E130" t="s">
+        <v>467</v>
+      </c>
+      <c r="F130" t="s">
+        <v>258</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H130" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>470</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>10</v>
+      </c>
+      <c r="D131" t="s">
+        <v>471</v>
+      </c>
+      <c r="E131" t="s">
+        <v>472</v>
+      </c>
+      <c r="F131" t="s">
+        <v>258</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H131" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>475</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>476</v>
+      </c>
+      <c r="E132" t="s">
+        <v>477</v>
+      </c>
+      <c r="F132" t="s">
+        <v>258</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H132" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>480</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
+        <v>481</v>
+      </c>
+      <c r="E133" t="s">
+        <v>482</v>
+      </c>
+      <c r="F133" t="s">
+        <v>302</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H133" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>485</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" t="s">
+        <v>481</v>
+      </c>
+      <c r="E134" t="s">
+        <v>482</v>
+      </c>
+      <c r="F134" t="s">
+        <v>302</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H134" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>488</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>21</v>
+      </c>
+      <c r="D135" t="s">
+        <v>481</v>
+      </c>
+      <c r="E135" t="s">
+        <v>482</v>
+      </c>
+      <c r="F135" t="s">
+        <v>302</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H135" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>491</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>25</v>
+      </c>
+      <c r="D136" t="s">
+        <v>481</v>
+      </c>
+      <c r="E136" t="s">
+        <v>482</v>
+      </c>
+      <c r="F136" t="s">
+        <v>302</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="H136" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>494</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>28</v>
+      </c>
+      <c r="D137" t="s">
+        <v>481</v>
+      </c>
+      <c r="E137" t="s">
+        <v>482</v>
+      </c>
+      <c r="F137" t="s">
+        <v>302</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H137" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>497</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>31</v>
+      </c>
+      <c r="D138" t="s">
+        <v>481</v>
+      </c>
+      <c r="E138" t="s">
+        <v>482</v>
+      </c>
+      <c r="F138" t="s">
+        <v>302</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H138" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>500</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>34</v>
+      </c>
+      <c r="D139" t="s">
+        <v>481</v>
+      </c>
+      <c r="E139" t="s">
+        <v>482</v>
+      </c>
+      <c r="F139" t="s">
+        <v>302</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="H139" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>503</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>37</v>
+      </c>
+      <c r="D140" t="s">
+        <v>481</v>
+      </c>
+      <c r="E140" t="s">
+        <v>482</v>
+      </c>
+      <c r="F140" t="s">
+        <v>302</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="H140" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>506</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>41</v>
+      </c>
+      <c r="D141" t="s">
+        <v>481</v>
+      </c>
+      <c r="E141" t="s">
+        <v>482</v>
+      </c>
+      <c r="F141" t="s">
+        <v>302</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H141" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>509</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>45</v>
+      </c>
+      <c r="D142" t="s">
+        <v>481</v>
+      </c>
+      <c r="E142" t="s">
+        <v>482</v>
+      </c>
+      <c r="F142" t="s">
+        <v>302</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H142" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>512</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>49</v>
+      </c>
+      <c r="D143" t="s">
+        <v>481</v>
+      </c>
+      <c r="E143" t="s">
+        <v>482</v>
+      </c>
+      <c r="F143" t="s">
+        <v>302</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="H143" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>515</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
         <v>53</v>
       </c>
-      <c r="D107" t="s">
-[...12 lines deleted...]
-        <v>398</v>
+      <c r="D144" t="s">
+        <v>481</v>
+      </c>
+      <c r="E144" t="s">
+        <v>482</v>
+      </c>
+      <c r="F144" t="s">
+        <v>302</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H144" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>518</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>57</v>
+      </c>
+      <c r="D145" t="s">
+        <v>481</v>
+      </c>
+      <c r="E145" t="s">
+        <v>482</v>
+      </c>
+      <c r="F145" t="s">
+        <v>302</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H145" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>521</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>61</v>
+      </c>
+      <c r="D146" t="s">
+        <v>481</v>
+      </c>
+      <c r="E146" t="s">
+        <v>482</v>
+      </c>
+      <c r="F146" t="s">
+        <v>302</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H146" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>524</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>65</v>
+      </c>
+      <c r="D147" t="s">
+        <v>481</v>
+      </c>
+      <c r="E147" t="s">
+        <v>482</v>
+      </c>
+      <c r="F147" t="s">
+        <v>302</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H147" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>527</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>69</v>
+      </c>
+      <c r="D148" t="s">
+        <v>481</v>
+      </c>
+      <c r="E148" t="s">
+        <v>482</v>
+      </c>
+      <c r="F148" t="s">
+        <v>302</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H148" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>530</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>73</v>
+      </c>
+      <c r="D149" t="s">
+        <v>481</v>
+      </c>
+      <c r="E149" t="s">
+        <v>482</v>
+      </c>
+      <c r="F149" t="s">
+        <v>302</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H149" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>533</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>77</v>
+      </c>
+      <c r="D150" t="s">
+        <v>481</v>
+      </c>
+      <c r="E150" t="s">
+        <v>482</v>
+      </c>
+      <c r="F150" t="s">
+        <v>302</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H150" t="s">
+        <v>535</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4488,50 +6047,93 @@
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>